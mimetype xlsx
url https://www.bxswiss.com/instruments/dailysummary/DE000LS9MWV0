--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2ff612a1d24e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303b62287b8e4f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6b7fde797244760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38349de238994608"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35d888b025a64939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6b7fde797244760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d6bf017ab5942b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38349de238994608" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergNewValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>