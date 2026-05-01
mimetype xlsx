--- v7 (2026-04-05)
+++ v8 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303b62287b8e4f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4986aa8945ed4aa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38349de238994608"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R660c84da9e674781"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d6bf017ab5942b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38349de238994608" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a697e5d5541432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R660c84da9e674781" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergNewValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>121,771</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,333</x:t>
-[...517 lines deleted...]
-          <x:t>119,612</x:t>
+          <x:t>123,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>