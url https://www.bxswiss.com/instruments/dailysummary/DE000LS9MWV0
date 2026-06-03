--- v8 (2026-05-01)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4986aa8945ed4aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8622bf86695d4465" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R660c84da9e674781"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a8a64cd47e44fc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a697e5d5541432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R660c84da9e674781" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra69fb9d1271a4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a8a64cd47e44fc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergNewValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,385 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>122,807</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,256</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>122,674</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>