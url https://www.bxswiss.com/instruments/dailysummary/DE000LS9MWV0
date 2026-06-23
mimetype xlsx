--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8622bf86695d4465" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74fcb28d8b484d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a8a64cd47e44fc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33a38441c7914c70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra69fb9d1271a4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a8a64cd47e44fc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd6d854728484487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33a38441c7914c70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergNewValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,271 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...196 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,313</x:t>
@@ -503,31 +285,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>