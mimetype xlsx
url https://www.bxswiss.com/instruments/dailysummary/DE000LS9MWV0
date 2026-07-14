--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74fcb28d8b484d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e4375ddfc974adf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33a38441c7914c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb0003c6a8343ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd6d854728484487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33a38441c7914c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50f552229d4840b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb0003c6a8343ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergNewValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...48 lines deleted...]
-          <x:t>124,333</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,659</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...413 lines deleted...]
-          <x:t>124,488</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,547</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>124,057</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>