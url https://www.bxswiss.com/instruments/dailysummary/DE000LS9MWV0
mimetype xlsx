--- v11 (2026-07-14)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e4375ddfc974adf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941f6e2b50d44ebe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb0003c6a8343ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcfe3a6fc8ff490e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50f552229d4840b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb0003c6a8343ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R688e39c4ca404b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcfe3a6fc8ff490e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergNewValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>126,045</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>