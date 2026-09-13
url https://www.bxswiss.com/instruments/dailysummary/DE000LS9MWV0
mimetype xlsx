--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941f6e2b50d44ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfc8c9258d734d7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcfe3a6fc8ff490e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca61149d7284876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R688e39c4ca404b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcfe3a6fc8ff490e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7fbad59d08b43fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca61149d7284876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergNewValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>127,171</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>