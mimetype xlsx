--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recaa61b0aae94bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d324967a31b44c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce0d8d2740424ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb3cd9680d5c42df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R276fe06f5c3e4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce0d8d2740424ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6577a7084144c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb3cd9680d5c42df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Wealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>