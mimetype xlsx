--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d324967a31b44c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ddb4edcdd94cec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb3cd9680d5c42df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6471af046f8441c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6577a7084144c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb3cd9680d5c42df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4774dd63cbe2490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6471af046f8441c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Wealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>181,049</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,417</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>182,581</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,917</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>181,017</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>