--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ddb4edcdd94cec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448ae9e41c944902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6471af046f8441c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f3c21baced41b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4774dd63cbe2490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6471af046f8441c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3784cecc1a224998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f3c21baced41b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Wealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>