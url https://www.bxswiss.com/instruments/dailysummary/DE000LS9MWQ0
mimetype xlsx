--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf133f398acff45d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R774d23dcb0254817" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra35acb3124df4c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c505a97b574f34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae4401a950574076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra35acb3124df4c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R265fd4785b214661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c505a97b574f34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Wealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>