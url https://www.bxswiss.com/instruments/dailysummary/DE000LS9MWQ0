--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R774d23dcb0254817" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7750489ef5de40a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c505a97b574f34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8d6e78140964e93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R265fd4785b214661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c505a97b574f34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8014b3038b4c4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8d6e78140964e93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Wealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>