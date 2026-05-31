--- v8 (2026-04-24)
+++ v9 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7750489ef5de40a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee438d5e24b4ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8d6e78140964e93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a20ae7b65a94d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8014b3038b4c4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8d6e78140964e93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf805d39561fd41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a20ae7b65a94d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Wealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>169,692</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>