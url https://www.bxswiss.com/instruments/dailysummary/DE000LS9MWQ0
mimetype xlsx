--- v9 (2026-05-31)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee438d5e24b4ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a2c1430ca24913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a20ae7b65a94d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b0227b34ee34f11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf805d39561fd41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a20ae7b65a94d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c75350c100b4e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b0227b34ee34f11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Wealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>