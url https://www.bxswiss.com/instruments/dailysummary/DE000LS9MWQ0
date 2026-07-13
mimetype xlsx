--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a2c1430ca24913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R262554d4af924027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b0227b34ee34f11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98fb3f7ef18d4e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c75350c100b4e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b0227b34ee34f11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cdc1a12991c4da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98fb3f7ef18d4e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Wealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>