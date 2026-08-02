--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R262554d4af924027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0954dd1e923d4612" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98fb3f7ef18d4e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26564a13221e494a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cdc1a12991c4da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98fb3f7ef18d4e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5ba3264daa4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26564a13221e494a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Wealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>177,566</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,211</x:t>
-[...281 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>177,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,961</x:t>
-[...97 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>176,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,632</x:t>
-[...9 lines deleted...]
-          <x:t>178,559</x:t>
+          <x:t>177,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>