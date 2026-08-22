--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0954dd1e923d4612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recaa61b0aae94bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26564a13221e494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce0d8d2740424ac4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5ba3264daa4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26564a13221e494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R276fe06f5c3e4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce0d8d2740424ac4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Wealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,961</x:t>
-[...97 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>176,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,632</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>177,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,898</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>