--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb75824c392e4475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c4d659a0dc49fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8545c20c950d40e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re67bc35c9b2e401e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaad24bcce9d48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8545c20c950d40e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb52aa61d38f143cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re67bc35c9b2e401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Cannabis Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>13,135</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,081</x:t>
-[...26 lines deleted...]
-          <x:t>13,113</x:t>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,164</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,149</x:t>
-[...156 lines deleted...]
-          <x:t>13,120</x:t>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,115</x:t>
-[...409 lines deleted...]
-          <x:t>12,981</x:t>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>