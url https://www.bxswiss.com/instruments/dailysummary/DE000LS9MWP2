--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c4d659a0dc49fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc790af7f69d24812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re67bc35c9b2e401e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d2b3bd87a4944a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb52aa61d38f143cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re67bc35c9b2e401e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93da9db450a84b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d2b3bd87a4944a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Cannabis Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>13,026</x:t>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,026</x:t>
-[...318 lines deleted...]
-          <x:t>13,118</x:t>
+          <x:t>13,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,080</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>13,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,090</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>