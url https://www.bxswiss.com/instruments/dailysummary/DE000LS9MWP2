--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc790af7f69d24812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8bc98118154d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d2b3bd87a4944a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f2b948213543c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93da9db450a84b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d2b3bd87a4944a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b4f519365c46bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f2b948213543c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Cannabis Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>13,078</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,073</x:t>
-[...26 lines deleted...]
-          <x:t>13,090</x:t>
+          <x:t>13,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>13,137</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,149</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>13,181</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>