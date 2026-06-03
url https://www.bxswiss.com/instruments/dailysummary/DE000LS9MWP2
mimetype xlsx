--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8bc98118154d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3367bb393f884554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f2b948213543c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e460b9b5544856"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b4f519365c46bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f2b948213543c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a938008d8574550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e460b9b5544856" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Cannabis Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>13,189</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,165</x:t>
-[...16 lines deleted...]
-          <x:t>13,195</x:t>
+          <x:t>13,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,177</x:t>
-[...151 lines deleted...]
-          <x:t>13,255</x:t>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,160</x:t>
-[...97 lines deleted...]
-          <x:t>13,143</x:t>
+          <x:t>13,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,123</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>13,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>