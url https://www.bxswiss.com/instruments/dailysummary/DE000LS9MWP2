--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3367bb393f884554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed61652281d4c0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e460b9b5544856"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c39f986715c4b93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a938008d8574550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e460b9b5544856" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe03141611774574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c39f986715c4b93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Cannabis Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,174</x:t>
-[...21 lines deleted...]
-          <x:t>13,151</x:t>
+          <x:t>13,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,130</x:t>
-[...259 lines deleted...]
-          <x:t>13,099</x:t>
+          <x:t>13,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,099</x:t>
-[...247 lines deleted...]
-          <x:t>13,123</x:t>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>