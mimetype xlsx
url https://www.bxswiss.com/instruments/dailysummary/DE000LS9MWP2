--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed61652281d4c0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcf580b235ec49c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c39f986715c4b93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree17d16732ed427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe03141611774574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c39f986715c4b93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9151b4ce47f54781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree17d16732ed427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Cannabis Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,141</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>13,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,134</x:t>
-[...328 lines deleted...]
-          <x:t>13,239</x:t>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>