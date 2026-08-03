--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcf580b235ec49c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce1662815dc4a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree17d16732ed427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bff4fa56ae6466b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9151b4ce47f54781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree17d16732ed427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1a1363733b4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bff4fa56ae6466b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Cannabis Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>13,200</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,216</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>13,222</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,217</x:t>
-[...436 lines deleted...]
-          <x:t>13,246</x:t>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>