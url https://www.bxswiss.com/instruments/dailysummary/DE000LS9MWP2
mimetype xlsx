--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce1662815dc4a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4e378fc7434806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bff4fa56ae6466b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcef24142f814f72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1a1363733b4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bff4fa56ae6466b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ffa6914f65454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcef24142f814f72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Cannabis Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>