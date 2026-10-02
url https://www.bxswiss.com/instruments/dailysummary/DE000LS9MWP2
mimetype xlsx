--- v12 (2026-08-24)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4e378fc7434806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra670e63f64be457a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcef24142f814f72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdac0effcf2246cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ffa6914f65454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcef24142f814f72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e718eb2e44d4709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdac0effcf2246cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Cannabis Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>13,412</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,393</x:t>
-[...48 lines deleted...]
-          <x:t>13,464</x:t>
+          <x:t>13,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,453</x:t>
-[...16 lines deleted...]
-          <x:t>13,457</x:t>
+          <x:t>13,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,429</x:t>
-[...107 lines deleted...]
-          <x:t>13,400</x:t>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>