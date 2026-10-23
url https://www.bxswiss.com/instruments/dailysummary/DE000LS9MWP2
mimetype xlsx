--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra670e63f64be457a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26bd830477ee44e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdac0effcf2246cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3583729d60e34f34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e718eb2e44d4709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdac0effcf2246cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88700064a374db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3583729d60e34f34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Cannabis Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>13,436</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>13,416</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,429</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>13,503</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,498</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>