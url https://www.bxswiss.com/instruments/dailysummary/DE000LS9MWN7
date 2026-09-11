--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d46e130c394a97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R379c4592508942e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15fb3caecd04005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref6a227249694117"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce398e320a24343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15fb3caecd04005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27074addc34c49c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref6a227249694117" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glücklich mit Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,822</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,732</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>