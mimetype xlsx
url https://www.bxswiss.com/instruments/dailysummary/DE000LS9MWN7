--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R379c4592508942e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6342e77a116403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref6a227249694117"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re97f4a892f5941d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27074addc34c49c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref6a227249694117" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0305fd0a4e3e4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re97f4a892f5941d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glücklich mit Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>