--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6342e77a116403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4d572afe0984060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re97f4a892f5941d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3141125a685a4fc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0305fd0a4e3e4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re97f4a892f5941d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31a76b303c947ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3141125a685a4fc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glücklich mit Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,617 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>136,682</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,218</x:t>
-[...183 lines deleted...]
-          <x:t>135,183</x:t>
+          <x:t>134,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>