--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6caad3c5aa9147d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6556436667e440fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f7153047c2a4a05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9f1e76e9264ffd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb153610f74d24870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f7153047c2a4a05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc39cb89d56b745e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9f1e76e9264ffd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glücklich mit Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>