--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6556436667e440fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12728aa9f56b4879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9f1e76e9264ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3b395c5f8a24a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc39cb89d56b745e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9f1e76e9264ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41bb1ea27d4a4d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3b395c5f8a24a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glücklich mit Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>125,421</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,662</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>