--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12728aa9f56b4879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b3bc12a7014940" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3b395c5f8a24a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22bfaa4576d0470f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41bb1ea27d4a4d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3b395c5f8a24a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c266afcdcc44a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22bfaa4576d0470f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glücklich mit Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>