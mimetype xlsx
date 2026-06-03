--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b3bc12a7014940" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb65a0e74a41f4a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22bfaa4576d0470f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ecbc1f2c30c485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c266afcdcc44a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22bfaa4576d0470f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6911309caa854e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ecbc1f2c30c485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glücklich mit Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>