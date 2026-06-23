--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb65a0e74a41f4a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038bb15533704f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ecbc1f2c30c485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f3aec3970649a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6911309caa854e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ecbc1f2c30c485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb26ad6fcdf6c46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f3aec3970649a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glücklich mit Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>