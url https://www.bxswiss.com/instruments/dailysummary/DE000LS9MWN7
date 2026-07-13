--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038bb15533704f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367a0b7fc96d491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f3aec3970649a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8efdccaf88c34323"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb26ad6fcdf6c46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f3aec3970649a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61230fe19be8410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8efdccaf88c34323" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glücklich mit Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>128,366</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,696</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>130,786</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>