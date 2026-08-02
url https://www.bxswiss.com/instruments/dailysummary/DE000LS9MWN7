--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367a0b7fc96d491d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225043a9c14742de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8efdccaf88c34323"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b73ae35a27e4338"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61230fe19be8410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8efdccaf88c34323" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R761f9cf294084062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b73ae35a27e4338" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glücklich mit Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>