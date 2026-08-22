--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225043a9c14742de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d46e130c394a97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b73ae35a27e4338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15fb3caecd04005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R761f9cf294084062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b73ae35a27e4338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce398e320a24343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15fb3caecd04005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glücklich mit Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MWN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>