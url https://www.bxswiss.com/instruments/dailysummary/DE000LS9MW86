--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R364111b4ea494125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86c4aa3c9a084092" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbeb35ccb0464b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0b45a358bc6433a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R018340c188834853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbeb35ccb0464b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R417036d30ae745f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0b45a358bc6433a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstung Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>