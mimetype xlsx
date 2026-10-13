--- v12 (2026-09-22)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86c4aa3c9a084092" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0aa83be406d46f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0b45a358bc6433a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc667826cbcc24cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R417036d30ae745f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0b45a358bc6433a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dba2c9cc54d406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc667826cbcc24cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstung Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>