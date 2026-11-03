--- v13 (2026-10-13)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0aa83be406d46f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cbd9349ccf4498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc667826cbcc24cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf89f06ef5b824606"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dba2c9cc54d406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc667826cbcc24cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e3db5a73c81432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf89f06ef5b824606" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstung Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,709</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>221,652</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>