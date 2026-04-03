--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348534e202ca401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b568280ae549f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b08d0afc25047bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9250a796283b4075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825da70957d04f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b08d0afc25047bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cde314767e54003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9250a796283b4075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstung Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>283,644</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>