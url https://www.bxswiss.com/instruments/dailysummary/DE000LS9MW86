--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b568280ae549f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8018d7c79f2648cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9250a796283b4075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01aa4df8359b44f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cde314767e54003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9250a796283b4075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29d42ed5ce21453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01aa4df8359b44f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstung Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>