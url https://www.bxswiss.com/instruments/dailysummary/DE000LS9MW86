--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8018d7c79f2648cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d233d7bae8a4e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01aa4df8359b44f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c7a68e4f3814720"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29d42ed5ce21453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01aa4df8359b44f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1734819aa3404bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c7a68e4f3814720" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstung Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>243,565</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>