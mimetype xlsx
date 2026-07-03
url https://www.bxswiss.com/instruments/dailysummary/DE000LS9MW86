--- v7 (2026-06-03)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d233d7bae8a4e91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafab80ee7b8141b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c7a68e4f3814720"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f55b9aaec447ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1734819aa3404bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c7a68e4f3814720" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54ff1bb6b4f42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f55b9aaec447ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstung Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>226,582</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,639</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>227,417</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>