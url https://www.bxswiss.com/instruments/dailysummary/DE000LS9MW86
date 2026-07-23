--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafab80ee7b8141b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf506d0c3114102" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f55b9aaec447ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18dd9048445e47e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54ff1bb6b4f42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f55b9aaec447ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68ca4a2287454213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18dd9048445e47e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstung Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>