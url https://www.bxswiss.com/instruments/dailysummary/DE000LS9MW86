--- v9 (2026-07-23)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf506d0c3114102" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb24fb2c35d49ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18dd9048445e47e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b2484286ed42d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68ca4a2287454213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18dd9048445e47e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84beceaa47d549d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b2484286ed42d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstung Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>