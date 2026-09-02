--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb24fb2c35d49ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R364111b4ea494125" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b2484286ed42d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbeb35ccb0464b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84beceaa47d549d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b2484286ed42d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R018340c188834853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbeb35ccb0464b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstung Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>