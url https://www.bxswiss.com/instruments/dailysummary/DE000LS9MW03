--- v1 (2026-02-21)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f14682928549ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97ca86923917446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf6c794c0d854bd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a9105f32104109"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a6ace76e5b4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf6c794c0d854bd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb3101882da4295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a9105f32104109" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuto - VALUE-TIME-OFFENSIVE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...26 lines deleted...]
-          <x:t>21.01.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,481</x:t>
-[...394 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,658</x:t>
-[...43 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,842</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>97,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>