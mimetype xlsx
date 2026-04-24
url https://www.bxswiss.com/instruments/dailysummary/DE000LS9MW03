--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97ca86923917446b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4117d526fe0430e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a9105f32104109"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7182c368dc542bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb3101882da4295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a9105f32104109" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a2cc7c4f2f845d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7182c368dc542bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuto - VALUE-TIME-OFFENSIVE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>