--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4117d526fe0430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b20a86e2bb6430e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7182c368dc542bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8bdda243af54fe9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a2cc7c4f2f845d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7182c368dc542bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f465f734a624894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8bdda243af54fe9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuto - VALUE-TIME-OFFENSIVE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>