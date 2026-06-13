--- v4 (2026-05-14)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b20a86e2bb6430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd4a871750f431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8bdda243af54fe9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68b1e1403dcc43c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f465f734a624894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8bdda243af54fe9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e49981964154472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68b1e1403dcc43c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuto - VALUE-TIME-OFFENSIVE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...414 lines deleted...]
-          <x:t>95,407</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,179</x:t>
-[...48 lines deleted...]
-          <x:t>95,270</x:t>
+          <x:t>94,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...100 lines deleted...]
-          <x:t>95,372</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>