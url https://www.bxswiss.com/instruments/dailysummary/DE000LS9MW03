--- v5 (2026-06-13)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd4a871750f431a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92cb1d80de64b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68b1e1403dcc43c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbab6a702c3b141d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e49981964154472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68b1e1403dcc43c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc236942ba184d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbab6a702c3b141d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuto - VALUE-TIME-OFFENSIVE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,515</x:t>
-[...205 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>95,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,368</x:t>
-[...360 lines deleted...]
-          <x:t>95,240</x:t>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>