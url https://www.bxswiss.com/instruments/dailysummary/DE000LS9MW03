--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92cb1d80de64b3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbec004c9df94179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbab6a702c3b141d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a84f611a594791"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc236942ba184d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbab6a702c3b141d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1757ec5467c84d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a84f611a594791" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuto - VALUE-TIME-OFFENSIVE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>