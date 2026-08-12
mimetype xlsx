--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbec004c9df94179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7bba14ce6bb4961" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a84f611a594791"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4129a487a521405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1757ec5467c84d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a84f611a594791" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra258d12e10f54156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4129a487a521405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuto - VALUE-TIME-OFFENSIVE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>96,796</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,646</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>96,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>