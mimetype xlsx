--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7bba14ce6bb4961" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4c1f90821a4ddd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4129a487a521405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2cf434b224484c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra258d12e10f54156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4129a487a521405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754848f96bf245f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2cf434b224484c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuto - VALUE-TIME-OFFENSIVE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>96,882</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,051</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,997</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>