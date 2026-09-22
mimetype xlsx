--- v9 (2026-09-01)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4c1f90821a4ddd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaff67f595394615" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2cf434b224484c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73f567e6c8454e35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754848f96bf245f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2cf434b224484c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R323d9048ce724e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73f567e6c8454e35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuto - VALUE-TIME-OFFENSIVE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>98,393</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,022</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>98,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,638</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>