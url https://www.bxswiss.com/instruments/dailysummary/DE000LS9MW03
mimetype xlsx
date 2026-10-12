--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaff67f595394615" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra917b19b2e0b4fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73f567e6c8454e35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d4b2355e894e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R323d9048ce724e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73f567e6c8454e35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157b78640a694337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d4b2355e894e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuto - VALUE-TIME-OFFENSIVE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>98,907</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,638</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>99,809</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>