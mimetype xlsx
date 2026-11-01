--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra917b19b2e0b4fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R203274881eb44340" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d4b2355e894e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41cf142327064956"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157b78640a694337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d4b2355e894e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R768d462de6f34ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41cf142327064956" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuto - VALUE-TIME-OFFENSIVE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MW03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,504</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,108</x:t>
-[...43 lines deleted...]
-          <x:t>99,597</x:t>
+          <x:t>98,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,124</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>98,595</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>