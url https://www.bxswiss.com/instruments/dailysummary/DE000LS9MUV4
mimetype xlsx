--- v14 (2026-09-02)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f0ef38c7be741c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37cf0233149d4339" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1b2723de1bd4e98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0a59ea0f5d740e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a45fcdb0a004d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1b2723de1bd4e98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61f0377b558641e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0a59ea0f5d740e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends &amp; Langzeitperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>