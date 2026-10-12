--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37cf0233149d4339" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e149c84639441c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0a59ea0f5d740e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e15079938a4ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61f0377b558641e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0a59ea0f5d740e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ebaf50cfe84cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e15079938a4ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends &amp; Langzeitperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>