--- v16 (2026-10-12)
+++ v17 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e149c84639441c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b7ac8183884cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e15079938a4ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8bd5132ddd64774"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ebaf50cfe84cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e15079938a4ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee2e91a4a304073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8bd5132ddd64774" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends &amp; Langzeitperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>