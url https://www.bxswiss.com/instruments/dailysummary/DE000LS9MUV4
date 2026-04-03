--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851bdb1d14f44b9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0317b1c469f74160" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3692cea5f5a4f89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4ac3b0e91024828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9541840c1e5a41fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3692cea5f5a4f89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31c3c4c0fe042c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4ac3b0e91024828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends &amp; Langzeitperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>