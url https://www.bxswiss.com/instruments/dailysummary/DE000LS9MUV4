--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0317b1c469f74160" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R382a5325cf144afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4ac3b0e91024828"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ca8ad0745c475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31c3c4c0fe042c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4ac3b0e91024828" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae4e43b436324bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ca8ad0745c475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends &amp; Langzeitperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>304,844</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>291,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>