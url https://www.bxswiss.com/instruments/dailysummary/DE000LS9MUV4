--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R382a5325cf144afb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a748b0226eb476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ca8ad0745c475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R549c7275f3f94762"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae4e43b436324bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ca8ad0745c475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de25eec4b8d47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R549c7275f3f94762" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends &amp; Langzeitperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>