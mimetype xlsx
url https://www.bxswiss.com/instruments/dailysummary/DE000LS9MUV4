--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a748b0226eb476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6bc394091494a38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R549c7275f3f94762"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d9f1465f4e41e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de25eec4b8d47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R549c7275f3f94762" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc77be5a9f874be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d9f1465f4e41e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends &amp; Langzeitperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>