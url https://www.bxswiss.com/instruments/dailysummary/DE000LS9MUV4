--- v10 (2026-06-03)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6bc394091494a38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da67c2f7676487e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d9f1465f4e41e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92bb325c87b342ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc77be5a9f874be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d9f1465f4e41e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f9945f66d94045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92bb325c87b342ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends &amp; Langzeitperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>