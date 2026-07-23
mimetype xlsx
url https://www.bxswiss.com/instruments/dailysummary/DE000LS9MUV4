--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da67c2f7676487e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7a459162314a51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92bb325c87b342ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0c318edb3d488d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f9945f66d94045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92bb325c87b342ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra375e26f48ab4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0c318edb3d488d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends &amp; Langzeitperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>