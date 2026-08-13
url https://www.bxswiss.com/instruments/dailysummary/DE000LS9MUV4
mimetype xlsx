--- v12 (2026-07-23)
+++ v13 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7a459162314a51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf55ae8448cda4c8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0c318edb3d488d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f797f94b7bb4650"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra375e26f48ab4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0c318edb3d488d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R149ca296078e4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f797f94b7bb4650" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends &amp; Langzeitperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>