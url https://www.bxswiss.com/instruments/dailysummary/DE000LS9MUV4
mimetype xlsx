--- v13 (2026-08-13)
+++ v14 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf55ae8448cda4c8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f0ef38c7be741c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f797f94b7bb4650"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1b2723de1bd4e98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R149ca296078e4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f797f94b7bb4650" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a45fcdb0a004d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1b2723de1bd4e98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends &amp; Langzeitperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>