--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf0a8fef2eb648eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ca0efd8de24cb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ffee393980440b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c05ec330e4f4ed0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra39cab3b1bea47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ffee393980440b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b1b55a4b714ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c05ec330e4f4ed0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Industry Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>215,699</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,997</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,980</x:t>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>