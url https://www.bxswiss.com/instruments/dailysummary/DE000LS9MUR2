--- v6 (2026-04-03)
+++ v7 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ca0efd8de24cb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1197774e8b94462e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c05ec330e4f4ed0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc061940f842c40e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b1b55a4b714ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c05ec330e4f4ed0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04684c60556149fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc061940f842c40e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Industry Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,243</x:t>
@@ -764,31 +204,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>