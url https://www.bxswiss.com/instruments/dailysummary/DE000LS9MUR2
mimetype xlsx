--- v7 (2026-05-01)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1197774e8b94462e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72bada402c764ea3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc061940f842c40e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28ce45374024798"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04684c60556149fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc061940f842c40e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re134a9b391ca47be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28ce45374024798" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Industry Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...566 lines deleted...]
-          <x:t>232,919</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>