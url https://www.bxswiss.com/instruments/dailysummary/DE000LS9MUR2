--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72bada402c764ea3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bdd48c1a5b74139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28ce45374024798"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf76b62235efc4db2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re134a9b391ca47be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28ce45374024798" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27bf5c2a6944809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf76b62235efc4db2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Industry Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>