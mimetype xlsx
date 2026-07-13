--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bdd48c1a5b74139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd67c21735d041f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf76b62235efc4db2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6389dc2b589f475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27bf5c2a6944809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf76b62235efc4db2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19744af6a6a49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6389dc2b589f475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Industry Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>237,160</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>234,084</x:t>
-[...328 lines deleted...]
-          <x:t>241,900</x:t>
+          <x:t>237,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>