--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd67c21735d041f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d4747cb7b34664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6389dc2b589f475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e38595f31e4533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19744af6a6a49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6389dc2b589f475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1280f02313414be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e38595f31e4533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Industry Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>