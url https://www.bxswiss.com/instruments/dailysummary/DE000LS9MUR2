--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d4747cb7b34664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90630dd0f924cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e38595f31e4533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e4304fd60644093"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1280f02313414be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e38595f31e4533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38552dd66c7b409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e4304fd60644093" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Industry Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>236,578</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>235,790</x:t>
-[...350 lines deleted...]
-          <x:t>239,149</x:t>
+          <x:t>235,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>