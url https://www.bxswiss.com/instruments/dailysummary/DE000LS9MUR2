--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90630dd0f924cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73b4f20811d4341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e4304fd60644093"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf79cd25dcae4e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38552dd66c7b409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e4304fd60644093" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf52a7da1edb74063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf79cd25dcae4e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Industry Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>242,273</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>239,657</x:t>
-[...377 lines deleted...]
-          <x:t>235,013</x:t>
+          <x:t>241,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>