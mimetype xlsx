--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73b4f20811d4341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0a727f2aaec4774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf79cd25dcae4e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1879328cf4a42b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf52a7da1edb74063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf79cd25dcae4e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4dd55514681476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1879328cf4a42b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Industry Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>237,169</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>235,954</x:t>
-[...625 lines deleted...]
-          <x:t>246,264</x:t>
+          <x:t>238,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>