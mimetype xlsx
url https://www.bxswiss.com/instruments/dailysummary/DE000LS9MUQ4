--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98f9868756984936" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d99e6cae08c4440" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc223c44479604c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4a1a0fa4d444d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79b4e85f372646b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc223c44479604c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R845961f28d3c433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4a1a0fa4d444d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Finanzpiloten Future Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>