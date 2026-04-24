--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d99e6cae08c4440" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7034e7c81af6422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4a1a0fa4d444d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768f75b529184d9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R845961f28d3c433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4a1a0fa4d444d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1381fc4445e4956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768f75b529184d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Finanzpiloten Future Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>