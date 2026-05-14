--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7034e7c81af6422c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a851c29f92a4932" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768f75b529184d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0955f74c3330427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1381fc4445e4956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768f75b529184d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca8fce5bc36847db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0955f74c3330427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Finanzpiloten Future Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>