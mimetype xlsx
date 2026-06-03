--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a851c29f92a4932" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ffb15f88af4ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0955f74c3330427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68610829360e4295"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca8fce5bc36847db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0955f74c3330427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66fa232c9ff5454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68610829360e4295" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Finanzpiloten Future Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>