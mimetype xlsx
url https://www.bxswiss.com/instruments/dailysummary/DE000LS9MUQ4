--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ffb15f88af4ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d0f78d6b6a490e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68610829360e4295"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99f049a31e9e42b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66fa232c9ff5454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68610829360e4295" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R117927bc96ed4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99f049a31e9e42b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Finanzpiloten Future Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>