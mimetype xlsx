--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d0f78d6b6a490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c93159ed97d4897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99f049a31e9e42b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34f9a4ff2db4955"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R117927bc96ed4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99f049a31e9e42b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48f0f1ae80df4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34f9a4ff2db4955" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Finanzpiloten Future Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>