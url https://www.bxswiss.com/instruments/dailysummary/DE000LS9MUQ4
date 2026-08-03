--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c93159ed97d4897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d4df66a54741cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34f9a4ff2db4955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b6f82979e124476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48f0f1ae80df4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34f9a4ff2db4955" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb707d83da1440a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b6f82979e124476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Finanzpiloten Future Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>