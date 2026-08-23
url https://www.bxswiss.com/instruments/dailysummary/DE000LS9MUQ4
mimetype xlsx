--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d4df66a54741cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59544a4fef8c4239" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b6f82979e124476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf302d36a1b2e4f06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb707d83da1440a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b6f82979e124476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6c3e89ed6a4b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf302d36a1b2e4f06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Finanzpiloten Future Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>