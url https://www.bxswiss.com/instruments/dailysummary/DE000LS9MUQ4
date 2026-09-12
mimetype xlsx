--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59544a4fef8c4239" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8acdec4d6ac448f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf302d36a1b2e4f06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d5d00202b3406c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6c3e89ed6a4b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf302d36a1b2e4f06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d33ee1514a84750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d5d00202b3406c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Finanzpiloten Future Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>