--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8acdec4d6ac448f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf03d30bb1de4314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d5d00202b3406c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad069be70b348b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d33ee1514a84750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d5d00202b3406c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79675358c314980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad069be70b348b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Finanzpiloten Future Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>