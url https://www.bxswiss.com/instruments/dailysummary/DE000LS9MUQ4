--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf03d30bb1de4314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bad5cca50114500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad069be70b348b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c8fc339f7f4b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79675358c314980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad069be70b348b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f0cb58fb1f94701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c8fc339f7f4b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Finanzpiloten Future Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MUQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>