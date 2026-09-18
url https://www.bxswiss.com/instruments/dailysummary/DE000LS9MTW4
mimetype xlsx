--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9289c3caf2144ada" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb02171cef7984e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff75f2cd1970457e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10dffd70a974ffe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8430546d1c5c40bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff75f2cd1970457e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62dc77c48076442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10dffd70a974ffe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BW Shortterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>90,999</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,647</x:t>
-[...269 lines deleted...]
-          <x:t>91,735</x:t>
+          <x:t>90,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,776</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>