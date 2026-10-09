--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb02171cef7984e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed92f2dc6394dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10dffd70a974ffe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21bc768de2204637"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62dc77c48076442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10dffd70a974ffe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3bbf2698ed42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21bc768de2204637" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BW Shortterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>91,235</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,468</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>91,367</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,296</x:t>
-[...308 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>90,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,347</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>92,314</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>