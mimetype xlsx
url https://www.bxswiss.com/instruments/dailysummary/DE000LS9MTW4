--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed92f2dc6394dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc334f81a15734ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21bc768de2204637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d2732f84f9473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3bbf2698ed42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21bc768de2204637" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R486ab8587e894324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d2732f84f9473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BW Shortterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,347</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...472 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,075</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>