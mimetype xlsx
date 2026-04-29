--- v4 (2026-03-14)
+++ v5 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6040b7a8182e40db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d23f542ef24b82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337b941954e34033"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac7924e7a1342a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5524e4d730154855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337b941954e34033" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc34206c11414041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac7924e7a1342a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BW Shortterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>85,078</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>