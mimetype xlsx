--- v5 (2026-04-29)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d23f542ef24b82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e94c73fd5e748d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac7924e7a1342a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec711c56b1c04b85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc34206c11414041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac7924e7a1342a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R730a7d7efbaa4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec711c56b1c04b85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BW Shortterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>88,407</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,302</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>88,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,893</x:t>
         </x:is>
       </x:c>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>