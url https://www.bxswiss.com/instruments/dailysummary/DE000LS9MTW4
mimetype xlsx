--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e94c73fd5e748d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994bc1fbfaeb404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec711c56b1c04b85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8f8e24f8bc74d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R730a7d7efbaa4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec711c56b1c04b85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb288d3c094942b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8f8e24f8bc74d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BW Shortterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>88,560</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>