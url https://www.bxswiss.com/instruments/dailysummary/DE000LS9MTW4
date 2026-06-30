--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994bc1fbfaeb404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43dd63b5738346c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8f8e24f8bc74d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866b9305c61740ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb288d3c094942b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8f8e24f8bc74d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8575ba5627db4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866b9305c61740ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BW Shortterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>89,556</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,305</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>89,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>