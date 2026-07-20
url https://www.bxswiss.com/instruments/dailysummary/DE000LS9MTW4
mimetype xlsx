--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43dd63b5738346c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f029e2d3ba54b29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866b9305c61740ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1e38163b040445e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8575ba5627db4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866b9305c61740ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56582d1a124a48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1e38163b040445e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BW Shortterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>90,300</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,296</x:t>
-[...485 lines deleted...]
-          <x:t>90,344</x:t>
+          <x:t>90,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,669</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>90,886</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>