--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f029e2d3ba54b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9289c3caf2144ada" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1e38163b040445e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff75f2cd1970457e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56582d1a124a48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1e38163b040445e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8430546d1c5c40bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff75f2cd1970457e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BW Shortterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...458 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,480</x:t>
-[...117 lines deleted...]
-          <x:t>90,331</x:t>
+          <x:t>91,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>