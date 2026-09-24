--- v11 (2026-08-15)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb0413bf8a54141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58697b0eb71b47bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59f752c54084d42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1524e96af19841f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re282d6bda1484643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59f752c54084d42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66dd27985f714da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1524e96af19841f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends, Nebenwerte &amp; Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...517 lines deleted...]
-          <x:t>49,247</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,820</x:t>
-[...112 lines deleted...]
-          <x:t>50,604</x:t>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>