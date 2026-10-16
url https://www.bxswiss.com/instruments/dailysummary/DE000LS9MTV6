--- v12 (2026-09-24)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58697b0eb71b47bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcd942e69fcc4019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1524e96af19841f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree8d6a2d94784a25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66dd27985f714da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1524e96af19841f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e1b040db334f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree8d6a2d94784a25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends, Nebenwerte &amp; Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>