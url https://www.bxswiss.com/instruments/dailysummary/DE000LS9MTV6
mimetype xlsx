--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c412558ea164054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8339d5f93c144b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3f5b87bfd074e05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b7725b4948443ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61fadec97bb84685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3f5b87bfd074e05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad3b88c04e24dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b7725b4948443ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends, Nebenwerte &amp; Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>44,322</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,988</x:t>
-[...11 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>44,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,828</x:t>
-[...603 lines deleted...]
-          <x:t>44,471</x:t>
+          <x:t>42,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>