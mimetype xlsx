--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8339d5f93c144b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb311eb0743594fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b7725b4948443ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4682155866224f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad3b88c04e24dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b7725b4948443ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d7ed60dcf234623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4682155866224f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends, Nebenwerte &amp; Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>44,921</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,926</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,921</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>