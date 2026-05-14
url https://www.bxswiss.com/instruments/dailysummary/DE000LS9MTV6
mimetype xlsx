--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb311eb0743594fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1162882d05ca4803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4682155866224f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e6879068864bc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d7ed60dcf234623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4682155866224f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf67e1c689cd84bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e6879068864bc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends, Nebenwerte &amp; Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>44,075</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,824</x:t>
-[...328 lines deleted...]
-          <x:t>45,366</x:t>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>