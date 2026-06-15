--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1162882d05ca4803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872592c5b8df48ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e6879068864bc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec3a78ba589842ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf67e1c689cd84bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e6879068864bc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1f48c0394f74db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec3a78ba589842ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends, Nebenwerte &amp; Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>42,280</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>