--- v8 (2026-06-15)
+++ v9 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872592c5b8df48ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe646e08c1ef4169" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec3a78ba589842ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bb2485607944d03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1f48c0394f74db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec3a78ba589842ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537dda4e62c142d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bb2485607944d03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends, Nebenwerte &amp; Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>