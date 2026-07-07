--- v9 (2026-07-06)
+++ v10 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe646e08c1ef4169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32624e59d824b6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bb2485607944d03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a06fe1e265e413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537dda4e62c142d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bb2485607944d03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29dc5c47061d4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a06fe1e265e413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends, Nebenwerte &amp; Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +710,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>