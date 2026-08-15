--- v10 (2026-07-07)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32624e59d824b6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb0413bf8a54141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a06fe1e265e413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59f752c54084d42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29dc5c47061d4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a06fe1e265e413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re282d6bda1484643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59f752c54084d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends, Nebenwerte &amp; Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>43,485</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>