--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f582baafa1b49d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabed76e33d1047a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e7636c2b8154b85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e010bd411d14bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b264c9f79cf44b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e7636c2b8154b85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b0df427d57940ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e010bd411d14bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Value Chain Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>