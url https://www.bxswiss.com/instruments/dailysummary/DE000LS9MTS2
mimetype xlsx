--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabed76e33d1047a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a351b1b3fe0450c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e010bd411d14bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25aa1c37cc714a9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b0df427d57940ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e010bd411d14bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R200a4a77c304406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25aa1c37cc714a9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Value Chain Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>