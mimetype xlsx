--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a351b1b3fe0450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5b6326ed214bf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25aa1c37cc714a9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf843a0d6fb104803"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R200a4a77c304406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25aa1c37cc714a9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59a87e4266c4ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf843a0d6fb104803" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Value Chain Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>