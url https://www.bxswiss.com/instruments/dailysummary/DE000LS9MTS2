--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5b6326ed214bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R364e6fb3fdfe423b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf843a0d6fb104803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d5b65c6b0cf4f11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59a87e4266c4ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf843a0d6fb104803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f6f7eb1b8a4c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d5b65c6b0cf4f11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Value Chain Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>