--- v10 (2026-06-03)
+++ v11 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R364e6fb3fdfe423b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f5a24b936c41ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d5b65c6b0cf4f11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8c373bc220459b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f6f7eb1b8a4c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d5b65c6b0cf4f11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee291b8514e47e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8c373bc220459b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Value Chain Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>223,061</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...505 lines deleted...]
-          <x:t>224,573</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>