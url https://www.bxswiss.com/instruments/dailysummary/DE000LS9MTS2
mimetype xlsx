--- v11 (2026-06-24)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f5a24b936c41ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92a90097dd248a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8c373bc220459b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R230844be16544a1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee291b8514e47e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8c373bc220459b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R741191eb424b45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R230844be16544a1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Value Chain Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>221,843</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,006</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>219,899</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>