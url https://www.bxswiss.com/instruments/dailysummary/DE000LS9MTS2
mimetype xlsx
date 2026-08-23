--- v12 (2026-07-14)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92a90097dd248a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c973f6c58a4782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R230844be16544a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a03ebaf81a48e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R741191eb424b45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R230844be16544a1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re931a0c1a6e34a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a03ebaf81a48e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Value Chain Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>220,797</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>