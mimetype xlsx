--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c973f6c58a4782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdb24bede144b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a03ebaf81a48e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d1a097720044e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re931a0c1a6e34a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a03ebaf81a48e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c69be93e8d408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d1a097720044e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Value Chain Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>