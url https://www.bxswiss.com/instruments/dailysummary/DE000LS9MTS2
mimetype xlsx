--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdb24bede144b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00386a5c5e264657" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d1a097720044e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc03dcf757e4f4cd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c69be93e8d408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d1a097720044e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb11d436952e44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc03dcf757e4f4cd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Value Chain Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>