--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00386a5c5e264657" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5de5ed1407e49fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc03dcf757e4f4cd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78955aaabe96428b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb11d436952e44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc03dcf757e4f4cd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f3d0a186c744879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78955aaabe96428b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Value Chain Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MTS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>