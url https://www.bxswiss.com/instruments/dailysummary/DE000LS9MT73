--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac83e71778244de3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3214fb14de544b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e0128e19a94c69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e9c4a51c474599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b00f8c7e5745be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e0128e19a94c69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6757129b82714b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e9c4a51c474599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prügelknaben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>64,794</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>64,959</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,933</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>65,162</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>64,308</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>