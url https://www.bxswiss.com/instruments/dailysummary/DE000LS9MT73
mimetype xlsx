--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3214fb14de544b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d35e8637ee049c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e9c4a51c474599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64417520a8b54103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6757129b82714b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e9c4a51c474599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b4335f48cf4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64417520a8b54103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prügelknaben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>