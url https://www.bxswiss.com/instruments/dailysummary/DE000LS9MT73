--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d35e8637ee049c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec64cb9a03364551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64417520a8b54103"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9036e0214510400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b4335f48cf4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64417520a8b54103" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeffcace804f4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9036e0214510400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prügelknaben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>65,197</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,118</x:t>
-[...21 lines deleted...]
-          <x:t>65,197</x:t>
+          <x:t>65,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,064</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>65,454</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,183</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>65,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>