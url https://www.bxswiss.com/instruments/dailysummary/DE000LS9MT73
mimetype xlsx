--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec64cb9a03364551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da63977a65f4fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9036e0214510400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55b3364f10da4f06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeffcace804f4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9036e0214510400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R634d4768eebc442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55b3364f10da4f06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prügelknaben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,293</x:t>
-[...414 lines deleted...]
-          <x:t>65,137</x:t>
+          <x:t>65,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>