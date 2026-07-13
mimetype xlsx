--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da63977a65f4fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27a19c25e8744be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55b3364f10da4f06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62e290a604e342e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R634d4768eebc442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55b3364f10da4f06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb25a06d4ca044b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62e290a604e342e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prügelknaben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>