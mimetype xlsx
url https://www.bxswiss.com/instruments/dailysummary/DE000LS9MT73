--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27a19c25e8744be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d63b58e87554bc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62e290a604e342e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc99eecb01fe4d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb25a06d4ca044b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62e290a604e342e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd333e3448b6e424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc99eecb01fe4d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prügelknaben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>65,442</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,386</x:t>
-[...129 lines deleted...]
-          <x:t>65,782</x:t>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,759</x:t>
-[...33 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>65,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>65,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>