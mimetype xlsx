--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d63b58e87554bc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2c9ad9fbe14e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc99eecb01fe4d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c07528d5221482b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd333e3448b6e424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc99eecb01fe4d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23af7e879d534876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c07528d5221482b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prügelknaben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>65,680</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,616</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>65,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,698</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>