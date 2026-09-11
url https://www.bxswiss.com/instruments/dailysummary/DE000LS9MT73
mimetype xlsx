--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2c9ad9fbe14e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ae5ef9dbeb4b1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c07528d5221482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4527fad636df4097"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23af7e879d534876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c07528d5221482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a4186cebdd14945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4527fad636df4097" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prügelknaben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>