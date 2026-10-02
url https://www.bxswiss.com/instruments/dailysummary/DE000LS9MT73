--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ae5ef9dbeb4b1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13dd6b165cd9408a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4527fad636df4097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322b9319354849ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a4186cebdd14945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4527fad636df4097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ae2265c0334cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322b9319354849ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prügelknaben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>66,361</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,419</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>66,832</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>