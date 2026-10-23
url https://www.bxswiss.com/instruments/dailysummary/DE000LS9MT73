--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13dd6b165cd9408a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8cfa2a86324f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322b9319354849ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb923c801cd574b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ae2265c0334cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322b9319354849ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57b28e4b5d32467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb923c801cd574b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prügelknaben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,625 +149,247 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>66,597</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>66,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,039</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>66,904</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,968</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,081</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>