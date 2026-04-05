--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c201d31c8c41f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccea3f0fde4b4cc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbedaac367c54203"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52506fab3d7a4f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a77653f77344ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbedaac367c54203" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4b89a7d7c594228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52506fab3d7a4f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsches KGV Wunder</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>