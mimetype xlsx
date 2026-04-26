--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccea3f0fde4b4cc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74cc8bf2c5684b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52506fab3d7a4f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d5519b2d8246d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4b89a7d7c594228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52506fab3d7a4f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b294f42b5e44776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d5519b2d8246d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsches KGV Wunder</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>116,945</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,343</x:t>
-[...539 lines deleted...]
-          <x:t>113,971</x:t>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>