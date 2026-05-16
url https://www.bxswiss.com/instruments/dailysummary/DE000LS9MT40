--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74cc8bf2c5684b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f2b27ffef946e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d5519b2d8246d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refbdc2ca04554a8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b294f42b5e44776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d5519b2d8246d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de877d19c9d4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refbdc2ca04554a8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsches KGV Wunder</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>