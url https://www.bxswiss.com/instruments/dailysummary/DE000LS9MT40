--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f2b27ffef946e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a252556a0b443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refbdc2ca04554a8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68a7a18322ca4c1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de877d19c9d4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refbdc2ca04554a8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f67befaaa3e4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68a7a18322ca4c1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsches KGV Wunder</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>