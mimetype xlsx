--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a252556a0b443c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce5abf530904421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68a7a18322ca4c1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2edab7fe7ec94c1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f67befaaa3e4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68a7a18322ca4c1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0e1f77452c4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2edab7fe7ec94c1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsches KGV Wunder</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>