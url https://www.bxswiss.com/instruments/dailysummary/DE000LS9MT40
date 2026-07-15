--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce5abf530904421" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295b2381fb174e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2edab7fe7ec94c1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re383a3ba943a4e34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0e1f77452c4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2edab7fe7ec94c1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36827c4126a8435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re383a3ba943a4e34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsches KGV Wunder</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>