--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295b2381fb174e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f3b9d87635d4b47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re383a3ba943a4e34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c14a818f6434c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36827c4126a8435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re383a3ba943a4e34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1717b0b60d934630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c14a818f6434c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsches KGV Wunder</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>