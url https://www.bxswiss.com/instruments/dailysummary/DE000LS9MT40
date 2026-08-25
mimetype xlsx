--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f3b9d87635d4b47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c49a5d381ca47b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c14a818f6434c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60e9cdc087574439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1717b0b60d934630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c14a818f6434c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb00816b4d4040b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60e9cdc087574439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsches KGV Wunder</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>