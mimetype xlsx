--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c49a5d381ca47b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919104af3550456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60e9cdc087574439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a83f9f03bc24fc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb00816b4d4040b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60e9cdc087574439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf72e06fde9a45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a83f9f03bc24fc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsches KGV Wunder</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>