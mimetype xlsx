--- v12 (2026-09-14)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919104af3550456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a7bd13db7e14e48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a83f9f03bc24fc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35a2460edff944f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf72e06fde9a45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a83f9f03bc24fc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f4159d043b4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35a2460edff944f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsches KGV Wunder</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>127,340</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,442</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,435</x:t>
@@ -737,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>