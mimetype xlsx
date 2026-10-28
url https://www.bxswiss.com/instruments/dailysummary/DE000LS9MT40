--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a7bd13db7e14e48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822d19f56bc246d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35a2460edff944f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d2e3eeb1f64ea5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f4159d043b4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35a2460edff944f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra24e7b4761fd429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d2e3eeb1f64ea5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsches KGV Wunder</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MT40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>