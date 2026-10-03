--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2eeea9b59a641ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7ba1345a1e4c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ba50aa85504e49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53163f5f06dd47eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8967a62af79429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ba50aa85504e49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b795bda49c64e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53163f5f06dd47eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundstückswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MST2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>