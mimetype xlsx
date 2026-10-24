--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7ba1345a1e4c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb15a030d2e054e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53163f5f06dd47eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e12304c0f74416"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b795bda49c64e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53163f5f06dd47eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be6797ae2f44154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e12304c0f74416" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundstückswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MST2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,918</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>59,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,642</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>