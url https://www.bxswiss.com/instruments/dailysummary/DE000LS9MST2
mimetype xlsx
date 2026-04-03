--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1c5756a1a2a4033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R911c9c0263d54e1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re271774aec0f459f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f9d2de8a2a4c61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2114d4328413457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re271774aec0f459f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc6eece691a44ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f9d2de8a2a4c61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundstückswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MST2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,346 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...82 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>