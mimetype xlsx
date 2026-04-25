--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R911c9c0263d54e1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bacfa2d25c84077" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f9d2de8a2a4c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d2077676bf54b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc6eece691a44ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f9d2de8a2a4c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4546900d11584217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d2077676bf54b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundstückswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MST2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,182 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...130 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -464,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>