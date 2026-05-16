--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bacfa2d25c84077" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f534be46da41f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d2077676bf54b2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1ea683a8ef24911"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4546900d11584217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d2077676bf54b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc609e212734e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1ea683a8ef24911" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundstückswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MST2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>