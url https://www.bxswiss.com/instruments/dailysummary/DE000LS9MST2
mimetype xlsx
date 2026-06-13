--- v8 (2026-05-16)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f534be46da41f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b624a90f194efc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1ea683a8ef24911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1829138d414ce1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc609e212734e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1ea683a8ef24911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bd3d5a68e4c4928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1829138d414ce1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundstückswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MST2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>56,584</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,574</x:t>
-[...151 lines deleted...]
-          <x:t>56,255</x:t>
+          <x:t>56,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,806</x:t>
-[...16 lines deleted...]
-          <x:t>56,255</x:t>
+          <x:t>56,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,806</x:t>
-[...16 lines deleted...]
-          <x:t>56,263</x:t>
+          <x:t>56,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,188</x:t>
-[...193 lines deleted...]
-          <x:t>56,648</x:t>
+          <x:t>57,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>