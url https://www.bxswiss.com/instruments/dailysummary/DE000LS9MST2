--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b624a90f194efc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0731aa83b1794ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1829138d414ce1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89f1f508e8c94be4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bd3d5a68e4c4928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1829138d414ce1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471ffbb7a0dd4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89f1f508e8c94be4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundstückswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MST2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...598 lines deleted...]
-          <x:t>60,360</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,263</x:t>
-[...4 lines deleted...]
-          <x:t>60,391</x:t>
+          <x:t>60,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>