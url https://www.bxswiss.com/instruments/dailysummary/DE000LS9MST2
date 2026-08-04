--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0731aa83b1794ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf61e84caeb743b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89f1f508e8c94be4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R874b7bdf429643f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471ffbb7a0dd4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89f1f508e8c94be4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re691606378bc444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R874b7bdf429643f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundstückswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MST2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>