--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf61e84caeb743b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b41173882314a90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R874b7bdf429643f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R714b9048152e484b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re691606378bc444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R874b7bdf429643f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333a3ef5d1754de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R714b9048152e484b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundstückswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MST2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,540</x:t>
-[...252 lines deleted...]
-          <x:t>62,473</x:t>
+          <x:t>61,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>