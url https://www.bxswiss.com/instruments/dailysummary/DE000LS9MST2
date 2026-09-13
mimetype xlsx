--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b41173882314a90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2eeea9b59a641ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R714b9048152e484b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ba50aa85504e49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333a3ef5d1754de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R714b9048152e484b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8967a62af79429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ba50aa85504e49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundstückswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MST2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>62,540</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,896</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>61,411</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,211</x:t>
-[...274 lines deleted...]
-          <x:t>61,311</x:t>
+          <x:t>61,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>