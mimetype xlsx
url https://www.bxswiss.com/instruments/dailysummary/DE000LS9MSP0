--- v3 (2026-02-22)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ce552087fd447a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc04d9e139a54605" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82301b4a1d0f4621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red305de3d02b42bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09ce78fb30e64960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82301b4a1d0f4621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51942724a90d4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red305de3d02b42bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Media Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>143,890</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>