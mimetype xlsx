--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc04d9e139a54605" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83f680cf071466f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red305de3d02b42bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da5ad32c5ff4f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51942724a90d4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red305de3d02b42bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87be0f86b93f4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da5ad32c5ff4f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Media Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>