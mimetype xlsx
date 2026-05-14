--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83f680cf071466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4444fdf63c534f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da5ad32c5ff4f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18877ef0b75b4105"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87be0f86b93f4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da5ad32c5ff4f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7715d2efba84e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18877ef0b75b4105" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Media Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>