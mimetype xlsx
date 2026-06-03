--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4444fdf63c534f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R127e3fbcc26744fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18877ef0b75b4105"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f0f1d964a44b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7715d2efba84e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18877ef0b75b4105" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R214aef747db74922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f0f1d964a44b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Media Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>