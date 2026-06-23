--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R127e3fbcc26744fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd558f75ad6f457e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f0f1d964a44b73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb83ab4c7d7c40ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R214aef747db74922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f0f1d964a44b73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88053d362ae4454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb83ab4c7d7c40ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Media Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>