--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd558f75ad6f457e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f857969a0743e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb83ab4c7d7c40ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba91b27bb98e4604"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88053d362ae4454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb83ab4c7d7c40ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R617a4afd64a44a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba91b27bb98e4604" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Media Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>