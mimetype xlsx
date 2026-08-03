--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f857969a0743e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3687b82ec8ba4296" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba91b27bb98e4604"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5e02d22a5d4984"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R617a4afd64a44a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba91b27bb98e4604" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83bbbc283d374d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5e02d22a5d4984" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Media Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,380</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>