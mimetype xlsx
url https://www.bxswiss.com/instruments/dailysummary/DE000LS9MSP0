--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3687b82ec8ba4296" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cac585c742a482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5e02d22a5d4984"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89f050e4096340a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83bbbc283d374d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5e02d22a5d4984" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce98c2698d954234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89f050e4096340a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Media Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>