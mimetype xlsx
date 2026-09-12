--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cac585c742a482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3480c29115c4a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89f050e4096340a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3fb8982b11049e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce98c2698d954234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89f050e4096340a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R168ed47968924623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3fb8982b11049e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Media Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,830</x:t>
-[...333 lines deleted...]
-          <x:t>158,630</x:t>
+          <x:t>160,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>