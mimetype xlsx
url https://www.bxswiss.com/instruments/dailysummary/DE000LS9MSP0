--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3480c29115c4a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b0d8f66d5e45c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3fb8982b11049e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07516f879cb6442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R168ed47968924623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3fb8982b11049e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71f4a1b280e4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07516f879cb6442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Media Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>