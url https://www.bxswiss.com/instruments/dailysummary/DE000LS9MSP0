--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b0d8f66d5e45c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62095c18c54a44cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07516f879cb6442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15114a265221471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71f4a1b280e4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07516f879cb6442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re560eaa208fc4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15114a265221471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Media Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>163,961</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,874</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>164,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,815</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>