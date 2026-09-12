--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re875732a2d35483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c67c616e73f49f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a45dba252947d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28b611e3b2b74c35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50718283e9984915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a45dba252947d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16be0eeef4aa4099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28b611e3b2b74c35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>134,544</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,109</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>137,729</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>