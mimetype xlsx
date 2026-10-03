--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c67c616e73f49f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731048b29cb541af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28b611e3b2b74c35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82d564ceb0ce45ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16be0eeef4aa4099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28b611e3b2b74c35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb2798dfdeb547cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82d564ceb0ce45ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>138,877</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,470</x:t>
-[...102 lines deleted...]
-          <x:t>137,383</x:t>
+          <x:t>136,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,715</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,468</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>