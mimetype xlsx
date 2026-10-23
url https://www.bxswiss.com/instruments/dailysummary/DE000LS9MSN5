--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731048b29cb541af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a20261108ec4a33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82d564ceb0ce45ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1659e4f04931435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb2798dfdeb547cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82d564ceb0ce45ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c9541984634641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1659e4f04931435a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>