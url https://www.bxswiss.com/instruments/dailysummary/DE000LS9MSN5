--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e1ce98a86441d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177c2d013f61493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e1ff3bf36043c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e81aea406204a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40aed3c7cac40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e1ff3bf36043c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1169c6383a4c4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e81aea406204a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>