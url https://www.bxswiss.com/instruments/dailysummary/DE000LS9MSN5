--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177c2d013f61493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff0c74aa2764d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e81aea406204a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R974e6bd9313d4daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1169c6383a4c4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e81aea406204a82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3efa358888d74f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R974e6bd9313d4daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>