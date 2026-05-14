--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff0c74aa2764d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796aaf7751ad4c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R974e6bd9313d4daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra27a348478b04049"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3efa358888d74f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R974e6bd9313d4daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ad396adc3d147fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra27a348478b04049" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>