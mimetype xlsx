--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796aaf7751ad4c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2608c52d7cad4476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra27a348478b04049"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3013cad29104df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ad396adc3d147fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra27a348478b04049" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e9a69cde6b54a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3013cad29104df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>136,129</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,343</x:t>
-[...102 lines deleted...]
-          <x:t>131,300</x:t>
+          <x:t>132,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,908</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>