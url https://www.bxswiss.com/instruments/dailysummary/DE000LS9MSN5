--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2608c52d7cad4476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23badb8ecb924406" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3013cad29104df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72c1b50548a443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e9a69cde6b54a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3013cad29104df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96c6a366f0034940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72c1b50548a443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>133,705</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,132</x:t>
-[...188 lines deleted...]
-          <x:t>127,445</x:t>
+          <x:t>132,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>