--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23badb8ecb924406" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R336517cdb4d44497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72c1b50548a443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ac9415072db47d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96c6a366f0034940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72c1b50548a443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb115e4622d4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ac9415072db47d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>