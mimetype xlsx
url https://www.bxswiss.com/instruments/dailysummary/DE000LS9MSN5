--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R336517cdb4d44497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6d7320c2234382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ac9415072db47d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2343d6e14964fde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb115e4622d4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ac9415072db47d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceec26a1fd2f42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2343d6e14964fde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>