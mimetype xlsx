--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6d7320c2234382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re875732a2d35483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2343d6e14964fde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a45dba252947d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceec26a1fd2f42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2343d6e14964fde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50718283e9984915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a45dba252947d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MSN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>