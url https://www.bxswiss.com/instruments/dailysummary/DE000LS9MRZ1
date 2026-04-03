--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83e56bdb4774812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1a9b6681e54950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d1524aae26462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e195f63ca745ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31c2d728ad644c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d1524aae26462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d45474d12724de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e195f63ca745ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>89,148</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,989</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>93,312</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>