--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1a9b6681e54950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R572e6bfd5acf480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e195f63ca745ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45fdaa998dc243ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d45474d12724de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e195f63ca745ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ed584aa3c047eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45fdaa998dc243ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>