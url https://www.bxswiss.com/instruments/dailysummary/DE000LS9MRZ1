--- v5 (2026-04-24)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R572e6bfd5acf480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d60ae66d584f49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45fdaa998dc243ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc922ac2c431540f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ed584aa3c047eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45fdaa998dc243ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892cd0fb1d174988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc922ac2c431540f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>105,501</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>