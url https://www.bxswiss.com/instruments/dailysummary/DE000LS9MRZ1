--- v6 (2026-06-03)
+++ v7 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d60ae66d584f49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3f4890a2fc1417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc922ac2c431540f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15eaef0097b841cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892cd0fb1d174988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc922ac2c431540f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f1142bac6c34f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15eaef0097b841cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>