--- v7 (2026-06-29)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3f4890a2fc1417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7619f932facb45f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15eaef0097b841cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c7328a4b544555"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f1142bac6c34f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15eaef0097b841cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9467a5d62374a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c7328a4b544555" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>