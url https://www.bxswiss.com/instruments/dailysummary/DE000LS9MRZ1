--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7619f932facb45f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c753044fd2949ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c7328a4b544555"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b87ae35a1254ba9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9467a5d62374a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c7328a4b544555" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb13d48fb92184918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b87ae35a1254ba9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>97,442</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>