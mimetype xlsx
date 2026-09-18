--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c753044fd2949ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803999b91b9843a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b87ae35a1254ba9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64212da485b3416f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb13d48fb92184918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b87ae35a1254ba9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ad4db864f584147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64212da485b3416f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,853</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>