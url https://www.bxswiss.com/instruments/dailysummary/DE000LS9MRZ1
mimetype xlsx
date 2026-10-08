--- v10 (2026-09-18)
+++ v11 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803999b91b9843a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R523464731e3c4d54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64212da485b3416f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c9333075af84197"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ad4db864f584147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64212da485b3416f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c70a0ee9494879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c9333075af84197" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>