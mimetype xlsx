--- v11 (2026-10-08)
+++ v12 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R523464731e3c4d54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0956180fa974333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c9333075af84197"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38846d6ebec946e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c70a0ee9494879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c9333075af84197" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd88218e19934bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38846d6ebec946e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>96,914</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,898</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>98,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,094</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>