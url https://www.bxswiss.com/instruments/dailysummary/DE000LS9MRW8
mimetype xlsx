--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b45ebf45d27499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01321ac6413c42dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R057ef551f3b941c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra48a626be1d94a9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59587d46ce04416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R057ef551f3b941c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd331f8903f814ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra48a626be1d94a9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte by TG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>