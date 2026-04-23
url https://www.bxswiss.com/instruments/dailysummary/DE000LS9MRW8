--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01321ac6413c42dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf26e302eec04358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra48a626be1d94a9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d05e377385445ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd331f8903f814ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra48a626be1d94a9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb34dcbded2594f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d05e377385445ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte by TG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>