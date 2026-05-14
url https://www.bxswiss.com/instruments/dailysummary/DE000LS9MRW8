--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf26e302eec04358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b3ac8b973894338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d05e377385445ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2feff22f95824cd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb34dcbded2594f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d05e377385445ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7723105ef0dd49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2feff22f95824cd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte by TG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>