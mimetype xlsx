--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b3ac8b973894338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a150f6857014515" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2feff22f95824cd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a317682f73a43db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7723105ef0dd49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2feff22f95824cd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R259ca40493044288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a317682f73a43db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte by TG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...512 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,431</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>105,338</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>