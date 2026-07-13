--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a150f6857014515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc8af32ebab4de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a317682f73a43db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a3cf0ebf0b84fdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R259ca40493044288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a317682f73a43db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b752525a83a4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a3cf0ebf0b84fdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte by TG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>108,306</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>109,244</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>