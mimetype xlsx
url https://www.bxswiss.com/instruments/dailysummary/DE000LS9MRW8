--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc8af32ebab4de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2bb5bcf705b45fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a3cf0ebf0b84fdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c5e86850104f24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b752525a83a4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a3cf0ebf0b84fdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07b0fe3ec5de4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c5e86850104f24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte by TG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>104,687</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,636</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>25.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,067</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>109,416</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>