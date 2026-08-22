--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2bb5bcf705b45fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61db691e87644d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c5e86850104f24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3104e0eb2226478d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07b0fe3ec5de4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c5e86850104f24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e91f1a7cf84952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3104e0eb2226478d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte by TG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>