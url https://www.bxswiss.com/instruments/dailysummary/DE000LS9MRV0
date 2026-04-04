--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ffafcac9764807" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2291926b94e24235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ea0e811f89484f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee7e433bfae4f74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566e2bb2ec984f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ea0e811f89484f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f52eb64ec74294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee7e433bfae4f74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>