--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2291926b94e24235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70516cedef4342de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee7e433bfae4f74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2edefbe8b7664223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f52eb64ec74294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee7e433bfae4f74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bcfa54b1be14d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2edefbe8b7664223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>