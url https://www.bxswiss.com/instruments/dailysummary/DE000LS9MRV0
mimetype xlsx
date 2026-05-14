--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70516cedef4342de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1017b1cbd940a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2edefbe8b7664223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a056c57d86a4564"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bcfa54b1be14d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2edefbe8b7664223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26273c18d45841f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a056c57d86a4564" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>