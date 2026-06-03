--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1017b1cbd940a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838f95d3715146f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a056c57d86a4564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra042335a02424439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26273c18d45841f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a056c57d86a4564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdffd751f7a7e41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra042335a02424439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,773</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>127,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,872</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>