--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838f95d3715146f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7215fd2e513545c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra042335a02424439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96946406867c4592"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdffd751f7a7e41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra042335a02424439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9330f63a74d496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96946406867c4592" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>