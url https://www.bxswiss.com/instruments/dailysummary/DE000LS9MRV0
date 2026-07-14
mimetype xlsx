--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7215fd2e513545c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3281e686ede94f0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96946406867c4592"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R118481c6bdb84c52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9330f63a74d496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96946406867c4592" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e0a9a6f65c4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R118481c6bdb84c52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>126,249</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,640</x:t>
-[...274 lines deleted...]
-          <x:t>125,849</x:t>
+          <x:t>127,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>