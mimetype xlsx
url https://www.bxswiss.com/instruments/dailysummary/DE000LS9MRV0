--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3281e686ede94f0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e739ececfb4788" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R118481c6bdb84c52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bba6b82c475421c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e0a9a6f65c4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R118481c6bdb84c52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbadc3d6f9a674fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bba6b82c475421c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>