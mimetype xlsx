--- v13 (2026-08-03)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e739ececfb4788" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7716df0015f941f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bba6b82c475421c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8cc40ea6f7c48b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbadc3d6f9a674fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bba6b82c475421c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9989e85e934401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8cc40ea6f7c48b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>131,767</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>