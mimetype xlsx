--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7716df0015f941f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e7c37237f24f17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8cc40ea6f7c48b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644007cfef6c4fcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9989e85e934401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8cc40ea6f7c48b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4794eede5bd47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644007cfef6c4fcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>