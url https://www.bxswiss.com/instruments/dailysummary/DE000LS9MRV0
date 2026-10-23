--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e7c37237f24f17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f76f741b832498d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644007cfef6c4fcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc644746c30c544b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4794eede5bd47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644007cfef6c4fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf4628ab4474ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc644746c30c544b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>130,633</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,725</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>130,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,704</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>