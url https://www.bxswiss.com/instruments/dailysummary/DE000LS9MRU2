--- v13 (2026-09-06)
+++ v14 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec7a5454fb54777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76fca186dfd94dad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re51bdff64baf4575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19563f13b0a340ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb2ed1116ff646fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re51bdff64baf4575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf3d2e4ea4c4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19563f13b0a340ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is your friend -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>446,612</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,326</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>464,199</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>