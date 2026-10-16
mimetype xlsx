--- v14 (2026-09-26)
+++ v15 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76fca186dfd94dad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78375dacc22c4c1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19563f13b0a340ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bb2c14cdfdc4808"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf3d2e4ea4c4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19563f13b0a340ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a763f40256e4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bb2c14cdfdc4808" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is your friend -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>