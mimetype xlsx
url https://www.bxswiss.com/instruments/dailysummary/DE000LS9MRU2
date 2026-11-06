--- v15 (2026-10-16)
+++ v16 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78375dacc22c4c1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c12caf04671451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bb2c14cdfdc4808"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3039e518bd54ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a763f40256e4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bb2c14cdfdc4808" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1721f1f872c24537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3039e518bd54ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is your friend -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>