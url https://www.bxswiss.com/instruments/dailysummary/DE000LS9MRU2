--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d69785f15d4117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f89968dd1104ab9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d54c01240f4f37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R108d14b4acb94334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b5a7d17feee4278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d54c01240f4f37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fab5acd95a64216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R108d14b4acb94334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is your friend -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>