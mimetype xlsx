--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f89968dd1104ab9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R494f9d95ec294250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R108d14b4acb94334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f2bd650e474feb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fab5acd95a64216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R108d14b4acb94334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe241d7a13e24e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f2bd650e474feb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is your friend -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>