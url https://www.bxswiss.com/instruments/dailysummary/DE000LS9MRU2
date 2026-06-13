--- v8 (2026-04-25)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R494f9d95ec294250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52980487439a4cca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f2bd650e474feb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe15f28398c4d18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe241d7a13e24e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f2bd650e474feb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc87f742c9e4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe15f28398c4d18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is your friend -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>361,202</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>