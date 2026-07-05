--- v9 (2026-06-13)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52980487439a4cca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e987396ff84aa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe15f28398c4d18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48bbaf78b15f4824"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc87f742c9e4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe15f28398c4d18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb438af8e952421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48bbaf78b15f4824" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is your friend -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>