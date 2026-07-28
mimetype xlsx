--- v10 (2026-07-05)
+++ v11 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e987396ff84aa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146dd651cab14443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48bbaf78b15f4824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c41c87ea6004590"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb438af8e952421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48bbaf78b15f4824" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf3903f68ae74795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c41c87ea6004590" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is your friend -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>