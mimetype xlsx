--- v11 (2026-07-28)
+++ v12 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146dd651cab14443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9046b96e3b4f04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c41c87ea6004590"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215b88cd168b498f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf3903f68ae74795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c41c87ea6004590" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037d97b9e8674bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215b88cd168b498f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is your friend -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>