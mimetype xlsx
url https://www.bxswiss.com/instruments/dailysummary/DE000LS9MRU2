--- v12 (2026-08-17)
+++ v13 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9046b96e3b4f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec7a5454fb54777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215b88cd168b498f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re51bdff64baf4575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037d97b9e8674bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215b88cd168b498f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb2ed1116ff646fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re51bdff64baf4575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is your friend -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>