--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ac3559dd0534702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93151f777d5641d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b50454618334ebd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2daca2570854b89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a05801c07ba4f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b50454618334ebd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733a1aa845d34fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2daca2570854b89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Games &amp; Gambling Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>118,137</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,591</x:t>
-[...411 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>118,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,456</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>118,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,138</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>