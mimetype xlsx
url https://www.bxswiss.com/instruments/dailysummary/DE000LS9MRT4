--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93151f777d5641d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8790494084de4e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2daca2570854b89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd14ab9db286e471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733a1aa845d34fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2daca2570854b89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ee69078a3e4bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd14ab9db286e471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Games &amp; Gambling Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>