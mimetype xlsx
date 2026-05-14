--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8790494084de4e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R202c15cc91664f23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd14ab9db286e471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb78a73fde4d407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ee69078a3e4bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd14ab9db286e471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd914a2cab5647ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb78a73fde4d407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Games &amp; Gambling Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>