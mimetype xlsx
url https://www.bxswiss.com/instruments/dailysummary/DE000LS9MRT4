--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R202c15cc91664f23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437c2dbb5e254570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb78a73fde4d407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ea8f77c70a46c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd914a2cab5647ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb78a73fde4d407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ce31066a74a4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ea8f77c70a46c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Games &amp; Gambling Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,188 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,146</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,133</x:t>
@@ -737,31 +339,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>