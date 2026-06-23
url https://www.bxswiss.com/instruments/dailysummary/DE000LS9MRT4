--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437c2dbb5e254570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e31d7690dc44fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ea8f77c70a46c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24b7bf56eca346df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ce31066a74a4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ea8f77c70a46c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ceb23f617244f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24b7bf56eca346df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Games &amp; Gambling Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>