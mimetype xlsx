--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e31d7690dc44fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re19114695ebb49c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24b7bf56eca346df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0178a4434f6c4959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ceb23f617244f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24b7bf56eca346df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f7730047e346e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0178a4434f6c4959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Games &amp; Gambling Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>118,893</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,946</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>