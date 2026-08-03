--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re19114695ebb49c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12fbbb9d166249ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0178a4434f6c4959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c63b8f3c09c4101"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f7730047e346e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0178a4434f6c4959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087953819c1c42f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c63b8f3c09c4101" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Games &amp; Gambling Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,145</x:t>
-[...328 lines deleted...]
-          <x:t>117,979</x:t>
+          <x:t>120,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,184</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>118,988</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>