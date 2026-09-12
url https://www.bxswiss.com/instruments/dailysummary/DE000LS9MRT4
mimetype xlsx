--- v12 (2026-08-03)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12fbbb9d166249ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd799e2bd1131483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c63b8f3c09c4101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f9a6f6626c46d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087953819c1c42f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c63b8f3c09c4101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75ee805d4be4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f9a6f6626c46d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Games &amp; Gambling Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>120,339</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>