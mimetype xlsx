--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e49525882c4818" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850ff70451874f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a8f1bf8f9d485a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52435b6665a4a4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f275ac8101843bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a8f1bf8f9d485a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3989f3607ec24723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52435b6665a4a4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WachTraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>