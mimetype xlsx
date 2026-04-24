--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850ff70451874f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57f26f80fd347b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52435b6665a4a4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4dd0a7ce6a43c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3989f3607ec24723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52435b6665a4a4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f3370211a06430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4dd0a7ce6a43c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WachTraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>95,612</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,816</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>95,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>