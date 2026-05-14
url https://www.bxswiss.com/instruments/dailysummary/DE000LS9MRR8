--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57f26f80fd347b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b665e9d38340a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4dd0a7ce6a43c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88a1c65a41a44c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f3370211a06430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4dd0a7ce6a43c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57794d31d1c743d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88a1c65a41a44c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WachTraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>