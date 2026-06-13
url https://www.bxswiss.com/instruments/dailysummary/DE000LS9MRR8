--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b665e9d38340a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a1a513dcf7e4ec9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88a1c65a41a44c64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c5a20d206d4fb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57794d31d1c743d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88a1c65a41a44c64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8471e6a566f44b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c5a20d206d4fb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WachTraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>