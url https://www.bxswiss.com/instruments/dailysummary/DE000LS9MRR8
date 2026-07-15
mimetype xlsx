--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a1a513dcf7e4ec9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320548da067a4fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c5a20d206d4fb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f8aa1c971154c90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8471e6a566f44b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c5a20d206d4fb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb54dc62a484ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f8aa1c971154c90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WachTraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>95,873</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>