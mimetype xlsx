--- v7 (2026-07-15)
+++ v8 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320548da067a4fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R172acf6be52544b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f8aa1c971154c90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re04a0c3fa6bb45f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb54dc62a484ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f8aa1c971154c90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b052cd016e74ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re04a0c3fa6bb45f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WachTraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,177</x:t>
-[...436 lines deleted...]
-          <x:t>96,773</x:t>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>