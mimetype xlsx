--- v8 (2026-08-05)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R172acf6be52544b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa586ed5b84e416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re04a0c3fa6bb45f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red66cb2bf1ee4856"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b052cd016e74ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re04a0c3fa6bb45f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ca2a45c10ce4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red66cb2bf1ee4856" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WachTraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>