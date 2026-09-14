--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa586ed5b84e416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5bf33d201a41a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red66cb2bf1ee4856"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcb70f7b393c431d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ca2a45c10ce4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red66cb2bf1ee4856" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f281cd9c23f439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcb70f7b393c431d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WachTraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>98,298</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>98,709</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>