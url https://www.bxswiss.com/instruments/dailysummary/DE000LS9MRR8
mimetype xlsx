--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5bf33d201a41a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2675264ff94823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcb70f7b393c431d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9a19e1e50a4b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f281cd9c23f439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcb70f7b393c431d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3cc8114674e4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9a19e1e50a4b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WachTraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,906</x:t>
-[...166 lines deleted...]
-          <x:t>98,514</x:t>
+          <x:t>98,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,752</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>98,481</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>