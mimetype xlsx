--- v11 (2026-10-04)
+++ v12 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2675264ff94823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19408bb0bbf54f84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9a19e1e50a4b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765b21439a0441cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3cc8114674e4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9a19e1e50a4b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3994e165162e4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765b21439a0441cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WachTraum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>