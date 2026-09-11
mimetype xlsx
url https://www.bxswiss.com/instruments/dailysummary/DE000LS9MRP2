--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf2e5764dce408e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167989bd8d2e4616" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67868c86ecd14566"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra64b5ac033144f28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red0d7e5b7a7343c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67868c86ecd14566" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4926cadb1c34fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra64b5ac033144f28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Main Focus Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>280,409</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>