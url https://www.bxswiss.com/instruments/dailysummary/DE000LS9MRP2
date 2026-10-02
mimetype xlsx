--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167989bd8d2e4616" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca3b98ed851453a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra64b5ac033144f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra05f2cc7333140d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4926cadb1c34fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra64b5ac033144f28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed34a149c2c4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra05f2cc7333140d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Main Focus Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,603</x:t>
@@ -791,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>