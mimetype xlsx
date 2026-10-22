--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca3b98ed851453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d10c6cb3e5439a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra05f2cc7333140d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d56e28bd43440c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed34a149c2c4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra05f2cc7333140d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d3c08ddf844056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d56e28bd43440c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Main Focus Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>