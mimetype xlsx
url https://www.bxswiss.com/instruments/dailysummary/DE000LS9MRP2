--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8312a1e0dd3d4f32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14b4a7f3913458b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a2fffb175bd4aa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e4cb53a6ea43b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fb4d2e417c04db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a2fffb175bd4aa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ad80528acf4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e4cb53a6ea43b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Main Focus Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>