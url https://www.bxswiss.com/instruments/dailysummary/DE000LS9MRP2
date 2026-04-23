--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14b4a7f3913458b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47956e63b5b5490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e4cb53a6ea43b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85a9e80517ca4520"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ad80528acf4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e4cb53a6ea43b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74095babe07c4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85a9e80517ca4520" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Main Focus Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>