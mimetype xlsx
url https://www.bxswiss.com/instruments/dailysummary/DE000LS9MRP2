--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47956e63b5b5490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R082cfd6711ab4f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85a9e80517ca4520"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723984b455444e5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74095babe07c4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85a9e80517ca4520" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8589a8feb064ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723984b455444e5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Main Focus Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,025</x:t>
@@ -683,31 +312,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>