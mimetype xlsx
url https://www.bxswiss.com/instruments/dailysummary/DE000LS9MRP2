--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R082cfd6711ab4f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182d89005da441f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723984b455444e5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa895208d2a94399"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8589a8feb064ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723984b455444e5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Read1b67f1406406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa895208d2a94399" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Main Focus Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -663,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>