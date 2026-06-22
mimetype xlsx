--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182d89005da441f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabfb3233c51d4880" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa895208d2a94399"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdc438d110f4170"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Read1b67f1406406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa895208d2a94399" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra152775cc60c4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdc438d110f4170" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Main Focus Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>