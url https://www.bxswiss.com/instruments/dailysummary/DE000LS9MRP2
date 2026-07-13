--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabfb3233c51d4880" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c57891d1db6449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdc438d110f4170"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a15474ede084274"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra152775cc60c4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdc438d110f4170" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb50a9a2a4c464dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a15474ede084274" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Main Focus Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>