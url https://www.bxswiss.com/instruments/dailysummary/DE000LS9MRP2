--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c57891d1db6449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf2e5764dce408e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a15474ede084274"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67868c86ecd14566"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb50a9a2a4c464dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a15474ede084274" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red0d7e5b7a7343c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67868c86ecd14566" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Main Focus Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>