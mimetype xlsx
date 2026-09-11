--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6fc4de2bef4285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc21a4e06ec4941c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8831c8cf55b4806"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30dfd0050e7944a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcb812306c7944b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8831c8cf55b4806" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41cb465586804f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30dfd0050e7944a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>