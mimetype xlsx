--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc21a4e06ec4941c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b348dc2decd4710" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30dfd0050e7944a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2dfe2decca4468b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41cb465586804f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30dfd0050e7944a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8258f4829ef148e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2dfe2decca4468b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>