--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b348dc2decd4710" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dfca7f25a6549d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2dfe2decca4468b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0169e7a88be343b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8258f4829ef148e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2dfe2decca4468b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d91b16db59245ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0169e7a88be343b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>