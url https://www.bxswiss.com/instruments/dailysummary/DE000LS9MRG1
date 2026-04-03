--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3a8c9bfd584c26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R200926f49e914ba5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e01ba063aa4474"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e6bae81c91940e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b483343a9714a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e01ba063aa4474" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43e21699407c46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e6bae81c91940e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>