--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R200926f49e914ba5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f63791c96c462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e6bae81c91940e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e57c7cf04d425e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43e21699407c46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e6bae81c91940e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a02a908015408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e57c7cf04d425e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>