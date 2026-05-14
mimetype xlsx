--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f63791c96c462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd42b3e69a7744a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e57c7cf04d425e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d0c4e173fa44a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a02a908015408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e57c7cf04d425e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f7571d364524df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d0c4e173fa44a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>