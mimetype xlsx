--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd42b3e69a7744a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa65d95d7f34a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d0c4e173fa44a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f801701d47d41c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f7571d364524df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d0c4e173fa44a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf93944f46944505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f801701d47d41c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>