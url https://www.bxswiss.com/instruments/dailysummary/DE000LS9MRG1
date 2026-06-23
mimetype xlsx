--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa65d95d7f34a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3543bdd3cfb4bd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f801701d47d41c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e9576522b040c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf93944f46944505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f801701d47d41c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R988f761f640c407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e9576522b040c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>