--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3543bdd3cfb4bd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644e408512424827" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e9576522b040c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027bdd1cf0564b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R988f761f640c407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e9576522b040c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21f20d2b576f41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027bdd1cf0564b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>