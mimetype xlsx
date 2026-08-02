--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644e408512424827" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61cbbd4897624de3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027bdd1cf0564b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ec7d4f80bf4869"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21f20d2b576f41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027bdd1cf0564b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R705bcc97b65c485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ec7d4f80bf4869" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>273,357</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>