--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61cbbd4897624de3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6fc4de2bef4285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ec7d4f80bf4869"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8831c8cf55b4806"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R705bcc97b65c485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ec7d4f80bf4869" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcb812306c7944b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8831c8cf55b4806" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>