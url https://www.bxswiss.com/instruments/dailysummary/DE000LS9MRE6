--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R141c530c3cb04ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f96845174a423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd05e5cbd8b624cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01958ee57904ff3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raacc1ead5fea40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd05e5cbd8b624cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7a8ca84eaf4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01958ee57904ff3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>122,338</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,211</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,170</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>