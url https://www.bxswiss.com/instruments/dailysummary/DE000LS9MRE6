--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f96845174a423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0879305d697e4ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01958ee57904ff3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a33d9873c5941d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7a8ca84eaf4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01958ee57904ff3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21157802145a4140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a33d9873c5941d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,505</x:t>
-[...522 lines deleted...]
-          <x:t>118,953</x:t>
+          <x:t>119,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>