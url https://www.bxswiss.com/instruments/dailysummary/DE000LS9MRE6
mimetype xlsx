--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0879305d697e4ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79cbb7b8f28441dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a33d9873c5941d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e09c1490bc4cb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21157802145a4140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a33d9873c5941d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef3b06769434892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e09c1490bc4cb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>121,216</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>120,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,627</x:t>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...289 lines deleted...]
-          <x:t>120,685</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>