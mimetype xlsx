--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79cbb7b8f28441dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae877f3791c4061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e09c1490bc4cb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4cf4508e0654158"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef3b06769434892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e09c1490bc4cb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccf57e6ae58046a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4cf4508e0654158" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>120,644</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,491</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>121,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,301</x:t>
-[...173 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>122,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,531</x:t>
-[...9 lines deleted...]
-          <x:t>121,039</x:t>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>