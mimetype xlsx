--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae877f3791c4061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb603bce808214bc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4cf4508e0654158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2394e7c227a44be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccf57e6ae58046a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4cf4508e0654158" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae28ee8a7bd04c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2394e7c227a44be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,463</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>121,735</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>