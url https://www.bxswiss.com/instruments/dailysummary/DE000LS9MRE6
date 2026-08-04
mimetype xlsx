--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb603bce808214bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ef4eff3b0041e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2394e7c227a44be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83830470abc14301"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae28ee8a7bd04c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2394e7c227a44be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff64b57eaf64915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83830470abc14301" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>