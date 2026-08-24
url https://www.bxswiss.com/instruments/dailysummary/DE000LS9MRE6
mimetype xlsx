--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ef4eff3b0041e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd87262c675f44106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83830470abc14301"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb424bd322de46ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff64b57eaf64915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83830470abc14301" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0d3859012bf4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb424bd322de46ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>122,069</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>122,674</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,696</x:t>
-[...382 lines deleted...]
-          <x:t>123,569</x:t>
+          <x:t>123,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>