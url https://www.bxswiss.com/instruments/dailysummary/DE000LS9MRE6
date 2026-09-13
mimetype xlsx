--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd87262c675f44106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce0222d9ab941c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb424bd322de46ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d16ada127c40b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0d3859012bf4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb424bd322de46ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2895bfc81d4bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d16ada127c40b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>123,307</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>