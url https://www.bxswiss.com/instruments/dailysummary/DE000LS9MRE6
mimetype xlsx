--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce0222d9ab941c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf96026bae2942c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d16ada127c40b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8aa151cd21046a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2895bfc81d4bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d16ada127c40b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf062bd0268514e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8aa151cd21046a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,996</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>123,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,481</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>