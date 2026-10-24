--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf96026bae2942c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1baab5936484bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8aa151cd21046a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5c17e38ba304fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf062bd0268514e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8aa151cd21046a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87d46daa7cea4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5c17e38ba304fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>