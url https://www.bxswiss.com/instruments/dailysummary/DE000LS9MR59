--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbde5c01e86334912" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3700556ead4f4314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra49fefd18ea542ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra65b22ede0e54817"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re479d809cd1643d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra49fefd18ea542ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb451ca0e48f447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra65b22ede0e54817" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental daneben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>