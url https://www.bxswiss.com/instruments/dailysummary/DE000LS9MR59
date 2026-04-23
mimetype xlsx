--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3700556ead4f4314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd119aedc7794824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra65b22ede0e54817"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc892773c3b9c48da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb451ca0e48f447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra65b22ede0e54817" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R090b20021e204fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc892773c3b9c48da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental daneben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>