--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd119aedc7794824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98eb14a256b74d09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc892773c3b9c48da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6921907be664200"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R090b20021e204fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc892773c3b9c48da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaaa53a2f8724122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6921907be664200" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental daneben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>