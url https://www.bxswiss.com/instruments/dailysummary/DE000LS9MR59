--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98eb14a256b74d09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e50391aca8450f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6921907be664200"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd95eb561833841be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaaa53a2f8724122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6921907be664200" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7861094b1b314895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd95eb561833841be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental daneben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>233,801</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>