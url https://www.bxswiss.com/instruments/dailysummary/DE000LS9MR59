--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e50391aca8450f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8364ee8b513d41c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd95eb561833841be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0767f9a6b8844d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7861094b1b314895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd95eb561833841be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b2ca0c92774417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0767f9a6b8844d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental daneben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>