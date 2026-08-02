--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8364ee8b513d41c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a40f35d7d84dbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0767f9a6b8844d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re95c502e5851473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b2ca0c92774417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0767f9a6b8844d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f7da1bbae75490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re95c502e5851473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental daneben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>