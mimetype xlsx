--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a40f35d7d84dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R025d9d9419d04a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re95c502e5851473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R513a05001f764288"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f7da1bbae75490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re95c502e5851473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac6800a15e14ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R513a05001f764288" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental daneben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>