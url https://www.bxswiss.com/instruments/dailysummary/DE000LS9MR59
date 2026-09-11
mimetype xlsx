--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R025d9d9419d04a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb6ca1ed2a7439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R513a05001f764288"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3bc5c1789b14f84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac6800a15e14ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R513a05001f764288" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c39c22e316426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3bc5c1789b14f84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental daneben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>