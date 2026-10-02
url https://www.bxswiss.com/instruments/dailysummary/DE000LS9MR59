--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb6ca1ed2a7439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddd93fa1abe4aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3bc5c1789b14f84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f8ad5bb85f4f6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c39c22e316426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3bc5c1789b14f84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd6d3a13a9b4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f8ad5bb85f4f6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental daneben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>228,051</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,532</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>222,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,499</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>221,639</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>