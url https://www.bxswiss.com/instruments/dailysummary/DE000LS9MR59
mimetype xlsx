--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddd93fa1abe4aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe17bf1529341ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f8ad5bb85f4f6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b20712564774299"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd6d3a13a9b4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f8ad5bb85f4f6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1df3bae64d94583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b20712564774299" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental daneben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>222,625</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>222,160</x:t>
-[...517 lines deleted...]
-          <x:t>222,312</x:t>
+          <x:t>224,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>