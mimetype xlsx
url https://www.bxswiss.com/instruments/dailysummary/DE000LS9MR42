--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e7e337a5034fd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14173a5ef9e432f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc92f38b57cb4f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36b162232ea04ded"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf533db62ec6d4016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc92f38b57cb4f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536149ad970f4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36b162232ea04ded" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>