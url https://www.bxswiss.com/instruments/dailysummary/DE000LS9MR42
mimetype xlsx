--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14173a5ef9e432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8671bc81eafb4bae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36b162232ea04ded"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b4b981ef9af4009"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536149ad970f4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36b162232ea04ded" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd565f6b81614721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b4b981ef9af4009" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>