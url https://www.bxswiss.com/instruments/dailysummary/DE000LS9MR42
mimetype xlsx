--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8671bc81eafb4bae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf60f599d7604635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b4b981ef9af4009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbca6b657a2a441e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd565f6b81614721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b4b981ef9af4009" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfab85b8f8394dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbca6b657a2a441e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>