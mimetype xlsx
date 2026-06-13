--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf60f599d7604635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d69d9e527914d35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbca6b657a2a441e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc0f0c6342a84f47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfab85b8f8394dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbca6b657a2a441e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra66ea41b8d904954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc0f0c6342a84f47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>