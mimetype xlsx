--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d69d9e527914d35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref4e6923a8d94d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc0f0c6342a84f47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19079a92418d45e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra66ea41b8d904954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc0f0c6342a84f47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b1887e2ed814ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19079a92418d45e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>