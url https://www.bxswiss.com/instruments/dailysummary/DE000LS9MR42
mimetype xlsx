--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref4e6923a8d94d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1953f698f4be48ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19079a92418d45e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb238174ac2394d50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b1887e2ed814ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19079a92418d45e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f481c61bf34a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb238174ac2394d50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>