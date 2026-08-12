--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1953f698f4be48ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937a1c7f85b744dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb238174ac2394d50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra647d8cb7a12412f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f481c61bf34a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb238174ac2394d50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re784c396ddbc41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra647d8cb7a12412f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>