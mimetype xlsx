--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937a1c7f85b744dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R233d2b675ee04a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra647d8cb7a12412f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26ecc4b7029e47bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re784c396ddbc41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra647d8cb7a12412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f1cffb78eb452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26ecc4b7029e47bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>