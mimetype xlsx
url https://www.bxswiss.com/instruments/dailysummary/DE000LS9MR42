--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R233d2b675ee04a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaefb21285d24226" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26ecc4b7029e47bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ce9223282c4384"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f1cffb78eb452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26ecc4b7029e47bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d4278674f3041fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ce9223282c4384" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>