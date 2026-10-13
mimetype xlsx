--- v13 (2026-09-22)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaefb21285d24226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re742922d5b9b4221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ce9223282c4384"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf501192b51f4b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d4278674f3041fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ce9223282c4384" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18af119810194a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf501192b51f4b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>