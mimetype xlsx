--- v14 (2026-10-13)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re742922d5b9b4221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6ba39b44e1474a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf501192b51f4b07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R715f87308532462b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18af119810194a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf501192b51f4b07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb023e5ff922497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R715f87308532462b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>