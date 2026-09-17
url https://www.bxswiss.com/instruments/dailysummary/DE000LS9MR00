--- v11 (2026-08-27)
+++ v12 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb2f4b18c9844d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638a1c1172dc4302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272d8c86274f49d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff80c25d9cca41ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669f656b8fa74099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272d8c86274f49d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ac24df2c1c4855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff80c25d9cca41ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsaktien LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,188</x:t>
@@ -764,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>