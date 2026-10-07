--- v12 (2026-09-17)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638a1c1172dc4302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc708e98f043d493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff80c25d9cca41ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdfa4b90fc3f4db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ac24df2c1c4855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff80c25d9cca41ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cccd7bbffb54fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdfa4b90fc3f4db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsaktien LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,415 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...363 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>