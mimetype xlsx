--- v13 (2026-10-07)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc708e98f043d493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bea6cebbc06471c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdfa4b90fc3f4db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9472d900aa024ebf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cccd7bbffb54fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdfa4b90fc3f4db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893a1e5624864210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9472d900aa024ebf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsaktien LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>329,721</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>350,472</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>