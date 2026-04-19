--- v4 (2026-03-30)
+++ v5 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7343fa48a6874083" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398fa22f71f04693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re62277dd412141da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6469c0cfd9db4256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe722935b7da4ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re62277dd412141da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3aed28669534290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6469c0cfd9db4256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsaktien LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>