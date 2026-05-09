--- v5 (2026-04-19)
+++ v6 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398fa22f71f04693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7781deb0d234cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6469c0cfd9db4256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf2dab19a28e41c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3aed28669534290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6469c0cfd9db4256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R869e787547f74653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf2dab19a28e41c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsaktien LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,330</x:t>
@@ -710,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>