--- v6 (2026-05-09)
+++ v7 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7781deb0d234cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b49f3158404ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf2dab19a28e41c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2efd46ab5fe14180"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R869e787547f74653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf2dab19a28e41c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R605751f3538642b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2efd46ab5fe14180" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsaktien LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>