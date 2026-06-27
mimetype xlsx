--- v7 (2026-05-29)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b49f3158404ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45908197dce241ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2efd46ab5fe14180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99a2352229324905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R605751f3538642b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2efd46ab5fe14180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37be66fcb4f417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99a2352229324905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsaktien LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>