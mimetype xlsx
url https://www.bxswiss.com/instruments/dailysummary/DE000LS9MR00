--- v8 (2026-06-27)
+++ v9 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45908197dce241ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66bd47288fd142bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99a2352229324905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6738683fd7c48c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37be66fcb4f417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99a2352229324905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f0f2c430f9403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6738683fd7c48c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsaktien LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>