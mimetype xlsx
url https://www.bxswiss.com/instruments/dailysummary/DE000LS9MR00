--- v9 (2026-07-18)
+++ v10 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66bd47288fd142bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e7e7500dc7e4202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6738683fd7c48c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21138393bf1e4d06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f0f2c430f9403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6738683fd7c48c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428b4b816c2c40b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21138393bf1e4d06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsaktien LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>