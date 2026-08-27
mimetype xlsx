--- v10 (2026-08-07)
+++ v11 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e7e7500dc7e4202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb2f4b18c9844d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21138393bf1e4d06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272d8c86274f49d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428b4b816c2c40b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21138393bf1e4d06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669f656b8fa74099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272d8c86274f49d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsaktien LMS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>