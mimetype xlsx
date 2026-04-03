--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb0ecfedf7d4e9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde84b85955d47d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6250a8318b9a46b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45ecd42e287243bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22420fbddee3428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6250a8318b9a46b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0853d70fd7ae4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45ecd42e287243bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>