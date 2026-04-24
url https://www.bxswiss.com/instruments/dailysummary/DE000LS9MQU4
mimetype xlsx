--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde84b85955d47d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dee9c7123b947b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45ecd42e287243bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea98b5b0fd94969"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0853d70fd7ae4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45ecd42e287243bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84b690d85564edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea98b5b0fd94969" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>