--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dee9c7123b947b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebaa0807a303488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea98b5b0fd94969"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0edd9686524f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84b690d85564edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea98b5b0fd94969" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra333d37cbb7c4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0edd9686524f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>