--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebaa0807a303488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a2006861533432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0edd9686524f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f60e5bb2934176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra333d37cbb7c4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0edd9686524f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdefaa22f967947a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f60e5bb2934176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>