--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a2006861533432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250a48167fc24386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f60e5bb2934176"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R331e690d5194469c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdefaa22f967947a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f60e5bb2934176" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17dc381a3d9466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R331e690d5194469c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>