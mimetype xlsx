--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250a48167fc24386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a503f0b31c3429a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R331e690d5194469c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2d1ffe2e664053"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17dc381a3d9466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R331e690d5194469c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde2f789d497f4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2d1ffe2e664053" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>