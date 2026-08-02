--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a503f0b31c3429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb338024843d4728" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2d1ffe2e664053"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d49a14ab0d74c85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde2f789d497f4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2d1ffe2e664053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2102d5b9728a4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d49a14ab0d74c85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>