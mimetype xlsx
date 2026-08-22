--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb338024843d4728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b6c2689899d49eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d49a14ab0d74c85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f686076c034695"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2102d5b9728a4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d49a14ab0d74c85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671e471cf1524fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f686076c034695" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>