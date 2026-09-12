--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b6c2689899d49eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586954ff9b0243b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f686076c034695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d290eb0c60c45f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671e471cf1524fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f686076c034695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61d95084aa09414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d290eb0c60c45f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>