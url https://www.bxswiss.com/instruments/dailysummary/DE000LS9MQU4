--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586954ff9b0243b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1232df083bb4b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d290eb0c60c45f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re19f7d61fd3f4198"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61d95084aa09414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d290eb0c60c45f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R463e4917f0964507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re19f7d61fd3f4198" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>