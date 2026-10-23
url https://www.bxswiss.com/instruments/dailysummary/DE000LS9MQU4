--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1232df083bb4b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf19ac7b3afb40ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re19f7d61fd3f4198"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10fe3ac616a04624"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R463e4917f0964507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re19f7d61fd3f4198" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53da65cf9b3c4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10fe3ac616a04624" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>