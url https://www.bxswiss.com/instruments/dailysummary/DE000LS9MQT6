--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R906998d2bd9340a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48d76eba672e4e57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6811b695ce1f47b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6922401afe64fd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R841c92cf06324c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6811b695ce1f47b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73c12e0dc034ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6922401afe64fd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CapeFX.DAX-WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>