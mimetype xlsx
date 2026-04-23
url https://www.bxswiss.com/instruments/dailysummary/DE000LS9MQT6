--- v8 (2026-04-03)
+++ v9 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48d76eba672e4e57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R745a634f644c447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6922401afe64fd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8b56c74d9c4952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73c12e0dc034ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6922401afe64fd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cc6cf825d004bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8b56c74d9c4952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CapeFX.DAX-WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,710</x:t>
-[...4 lines deleted...]
-          <x:t>1,655</x:t>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,672</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>1,549</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>