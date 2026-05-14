--- v9 (2026-04-23)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R745a634f644c447a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef4a94f59ed48eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8b56c74d9c4952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0cd6ee9d4884485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cc6cf825d004bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8b56c74d9c4952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf1e2cb890b547fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0cd6ee9d4884485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CapeFX.DAX-WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>1,523</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,625</x:t>
-[...360 lines deleted...]
-          <x:t>1,623</x:t>
+          <x:t>1,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>