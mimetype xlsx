--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef4a94f59ed48eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd53d9a234f4766" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0cd6ee9d4884485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36a0578192f24c82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf1e2cb890b547fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0cd6ee9d4884485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e82c51bcd046e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36a0578192f24c82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CapeFX.DAX-WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,639</x:t>
-[...70 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,689</x:t>
-[...414 lines deleted...]
-          <x:t>1,676</x:t>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>