--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd53d9a234f4766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c8bc02810544cad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36a0578192f24c82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e76d539d2344326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e82c51bcd046e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36a0578192f24c82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc745884dd3443b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e76d539d2344326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CapeFX.DAX-WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>