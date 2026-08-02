--- v12 (2026-06-23)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c8bc02810544cad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d82b2a02574d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e76d539d2344326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f17654a815447a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc745884dd3443b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e76d539d2344326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bfc8608d9d54a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f17654a815447a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CapeFX.DAX-WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,972</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,950</x:t>
-[...485 lines deleted...]
-          <x:t>2,048</x:t>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>