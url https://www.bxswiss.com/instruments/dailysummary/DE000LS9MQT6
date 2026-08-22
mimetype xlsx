--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d82b2a02574d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57eba3dfd7ee417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f17654a815447a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1158a9f95e14080"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bfc8608d9d54a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f17654a815447a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86facbbc06842b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1158a9f95e14080" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CapeFX.DAX-WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,076</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,057</x:t>
-[...38 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>2,089</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,122</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,142</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,904</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>