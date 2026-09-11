--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57eba3dfd7ee417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d77a4b141a4bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1158a9f95e14080"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7575a959d724f29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86facbbc06842b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1158a9f95e14080" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde41802b89e34804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7575a959d724f29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CapeFX.DAX-WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,904</x:t>
-[...441 lines deleted...]
-          <x:t>1,817</x:t>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>