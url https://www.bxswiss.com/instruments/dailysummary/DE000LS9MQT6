--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d77a4b141a4bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re588750b705c4acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7575a959d724f29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96100b82ad0b4d1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde41802b89e34804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7575a959d724f29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1325f7bb7bf9448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96100b82ad0b4d1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CapeFX.DAX-WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1,844</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,834</x:t>
-[...141 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,821</x:t>
-[...85 lines deleted...]
-          <x:t>1,753</x:t>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>1,785</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,774</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>1,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,742</x:t>
-[...48 lines deleted...]
-          <x:t>1,683</x:t>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>