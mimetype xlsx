--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re588750b705c4acc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876dab5de9da4b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96100b82ad0b4d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7aee3c7b4954ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1325f7bb7bf9448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96100b82ad0b4d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c66ed6e6bd841bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7aee3c7b4954ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CapeFX.DAX-WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,828</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,800</x:t>
-[...625 lines deleted...]
-          <x:t>1,679</x:t>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>