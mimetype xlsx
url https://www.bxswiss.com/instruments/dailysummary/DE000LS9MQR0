--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2102be2049f40b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda2c22273f654ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71967bedeb8e40fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb435dce03b26429b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76bb4c90d7b54846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71967bedeb8e40fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24bfcbefafd04059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb435dce03b26429b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>megara</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>