--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda2c22273f654ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42205a2c32974918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb435dce03b26429b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R831097b705854034"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24bfcbefafd04059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb435dce03b26429b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc75b5512c1c44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R831097b705854034" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>megara</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>