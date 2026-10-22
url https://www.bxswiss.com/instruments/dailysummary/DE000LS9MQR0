--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42205a2c32974918" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435f5c1b35b549b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R831097b705854034"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad09ec10af0b4463"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc75b5512c1c44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R831097b705854034" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07a668ceb894d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad09ec10af0b4463" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>megara</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>