--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd487a993ca4b458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b39dec3f9941e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4618eb6a2d4c4c34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b6d26ec5dd405a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68550ea6fc334e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4618eb6a2d4c4c34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e6ed69282e24f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b6d26ec5dd405a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>megara</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>140,329</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>