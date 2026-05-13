--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b39dec3f9941e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fadda004caf4a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b6d26ec5dd405a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59b459a1b0874b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e6ed69282e24f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b6d26ec5dd405a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cac5a1e70e94994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59b459a1b0874b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>megara</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>