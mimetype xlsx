--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fadda004caf4a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26fde94ca914cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59b459a1b0874b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb609a92ebc2c4194"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cac5a1e70e94994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59b459a1b0874b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37541bbc687d492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb609a92ebc2c4194" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>megara</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>