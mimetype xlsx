--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26fde94ca914cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61594f9c5f8d4a99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb609a92ebc2c4194"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19cc66aef5944678"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37541bbc687d492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb609a92ebc2c4194" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e0b22aaa8424f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19cc66aef5944678" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>megara</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>