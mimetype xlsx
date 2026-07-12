--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61594f9c5f8d4a99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354efce6e85e451f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19cc66aef5944678"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba151ee199ba4ac7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e0b22aaa8424f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19cc66aef5944678" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6869ef70a8444aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba151ee199ba4ac7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>megara</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>