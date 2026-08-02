--- v9 (2026-07-12)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354efce6e85e451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaccd09a5cd14a68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba151ee199ba4ac7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8380d64785b433d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6869ef70a8444aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba151ee199ba4ac7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b751f3c5c7849e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8380d64785b433d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>megara</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>163,416</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>163,529</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,079</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>164,478</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>