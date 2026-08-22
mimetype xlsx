--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaccd09a5cd14a68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2102be2049f40b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8380d64785b433d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71967bedeb8e40fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b751f3c5c7849e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8380d64785b433d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76bb4c90d7b54846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71967bedeb8e40fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>megara</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>