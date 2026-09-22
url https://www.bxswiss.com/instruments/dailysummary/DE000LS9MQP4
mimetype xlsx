--- v14 (2026-09-02)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf078c4b0768d4fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa5ff9dd6b9f4de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792a554670aa4bc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2626a1306ec44ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf752c24e5e894380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792a554670aa4bc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85765b74251b47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2626a1306ec44ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich EN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>