--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa5ff9dd6b9f4de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17d2483118bb46f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2626a1306ec44ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08a147efd1a84b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85765b74251b47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2626a1306ec44ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b4567e3dbf43bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08a147efd1a84b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich EN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>