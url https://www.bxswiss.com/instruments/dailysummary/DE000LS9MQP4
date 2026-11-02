--- v16 (2026-10-12)
+++ v17 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17d2483118bb46f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ada318de5464642" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08a147efd1a84b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2661b3155f7b4666"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b4567e3dbf43bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08a147efd1a84b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20bc676d3fb1481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2661b3155f7b4666" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich EN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>