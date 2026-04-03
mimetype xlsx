--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05cb91e1cb654985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7659459b1d54fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R777c687bee404092"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R407521a058b649f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05568d33b8554bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R777c687bee404092" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2849f9a55b104309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R407521a058b649f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich EN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>