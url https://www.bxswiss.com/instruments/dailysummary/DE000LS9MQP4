--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7659459b1d54fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453ea1f05b9d4e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R407521a058b649f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d05ef33c24b4541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2849f9a55b104309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R407521a058b649f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1418c3305704f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d05ef33c24b4541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich EN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>168,995</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,248</x:t>
-[...156 lines deleted...]
-          <x:t>168,578</x:t>
+          <x:t>169,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...289 lines deleted...]
-          <x:t>169,579</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>