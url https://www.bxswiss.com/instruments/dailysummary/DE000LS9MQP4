--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453ea1f05b9d4e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R996fced0f6954ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d05ef33c24b4541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re23d2981b6c44e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1418c3305704f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d05ef33c24b4541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78870676b4bf4033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re23d2981b6c44e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich EN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>