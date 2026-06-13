--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R996fced0f6954ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reabae8e5e8d44f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re23d2981b6c44e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref0bba8f19f0455d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78870676b4bf4033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re23d2981b6c44e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708de7148f5a4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref0bba8f19f0455d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich EN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...527 lines deleted...]
-          <x:t>168,894</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,863</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>175,213</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>