--- v10 (2026-06-13)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reabae8e5e8d44f3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca48760066644d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref0bba8f19f0455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9288305158db4289"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708de7148f5a4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref0bba8f19f0455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3b3ba64c01e4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9288305158db4289" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich EN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>