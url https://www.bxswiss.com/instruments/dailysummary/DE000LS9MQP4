--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca48760066644d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818b1c66d24749c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9288305158db4289"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d2057361dc43e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3b3ba64c01e4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9288305158db4289" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33aafad01e204e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d2057361dc43e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich EN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,376</x:t>
-[...252 lines deleted...]
-          <x:t>175,850</x:t>
+          <x:t>174,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>