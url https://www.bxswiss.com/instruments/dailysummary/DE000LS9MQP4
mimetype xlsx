--- v12 (2026-07-23)
+++ v13 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818b1c66d24749c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f3f323bd98d43a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d2057361dc43e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1b12797a0c4f64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33aafad01e204e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d2057361dc43e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c0156277cd347a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1b12797a0c4f64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich EN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>