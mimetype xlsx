--- v13 (2026-08-13)
+++ v14 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f3f323bd98d43a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf078c4b0768d4fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1b12797a0c4f64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792a554670aa4bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c0156277cd347a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1b12797a0c4f64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf752c24e5e894380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792a554670aa4bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smoking Rich EN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>