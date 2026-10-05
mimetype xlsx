--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R707b6b6828e241c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa41afb01d294297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09102e7c059414e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R501b881c2bec4eed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f2c561a84047f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09102e7c059414e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94884d4950784c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R501b881c2bec4eed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Tornado</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>71,034</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,367</x:t>
-[...274 lines deleted...]
-          <x:t>70,879</x:t>
+          <x:t>69,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>