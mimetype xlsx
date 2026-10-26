--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa41afb01d294297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d6b065b21b4c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R501b881c2bec4eed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31bbf43e9e7439a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94884d4950784c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R501b881c2bec4eed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc30c0d6e8f224a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31bbf43e9e7439a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Tornado</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>71,261</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,038</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>72,042</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>