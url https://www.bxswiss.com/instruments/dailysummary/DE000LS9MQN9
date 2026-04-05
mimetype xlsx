--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ed4a69bc6848bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a26f6fbada54090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f452a698da64228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db7c869548140d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6cfdcad71ca4b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f452a698da64228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf36f0627034c4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db7c869548140d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Tornado</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>