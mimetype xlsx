--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a26f6fbada54090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb63aec76779041f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db7c869548140d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d8b2325e82b4fb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf36f0627034c4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db7c869548140d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f139fdf6bb4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d8b2325e82b4fb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Tornado</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,825</x:t>
-[...522 lines deleted...]
-          <x:t>51,832</x:t>
+          <x:t>54,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>