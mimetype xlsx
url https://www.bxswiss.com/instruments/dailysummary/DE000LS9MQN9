--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb63aec76779041f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75abd205657247f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d8b2325e82b4fb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf2d59fc930549d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f139fdf6bb4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d8b2325e82b4fb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93ae6731f4964af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf2d59fc930549d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Tornado</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>