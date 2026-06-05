--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75abd205657247f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632121d6fca6496d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf2d59fc930549d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e82e65594024bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93ae6731f4964af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf2d59fc930549d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c20f547cc0495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e82e65594024bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Tornado</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>