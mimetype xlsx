--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632121d6fca6496d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592614c70b024b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e82e65594024bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f02312130340c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c20f547cc0495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e82e65594024bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1deabf5f033b496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f02312130340c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Tornado</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>