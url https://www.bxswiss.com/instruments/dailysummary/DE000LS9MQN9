--- v9 (2026-06-25)
+++ v10 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592614c70b024b39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec341812a2ce4780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f02312130340c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e6bf251ee3455e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1deabf5f033b496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f02312130340c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828fe94468114198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e6bf251ee3455e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Tornado</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>