--- v10 (2026-07-16)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec341812a2ce4780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c0cc9a415840c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e6bf251ee3455e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661d0653f532471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828fe94468114198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e6bf251ee3455e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a33d6c84b145cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661d0653f532471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Tornado</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>