--- v11 (2026-08-05)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c0cc9a415840c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed24ebeecdc4e47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661d0653f532471e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48ff0b2f3d54a1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a33d6c84b145cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661d0653f532471e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade6ebcc4b8543a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48ff0b2f3d54a1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Tornado</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>