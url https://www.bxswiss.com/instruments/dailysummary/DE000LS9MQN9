--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed24ebeecdc4e47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R707b6b6828e241c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48ff0b2f3d54a1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09102e7c059414e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade6ebcc4b8543a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48ff0b2f3d54a1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f2c561a84047f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09102e7c059414e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Tornado</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>