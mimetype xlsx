--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190ea5276c034073" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0b11d629124221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18776e22e8d8441b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc9afff5f05a4a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c02caccb05c417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18776e22e8d8441b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc30e82c8a7e64e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc9afff5f05a4a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,713</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>41,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,434</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>