--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0b11d629124221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fe81522f3cf4209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc9afff5f05a4a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R304c63d60b6d432f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc30e82c8a7e64e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc9afff5f05a4a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94edfdcd608b4c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R304c63d60b6d432f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>40,802</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,757</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>40,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,850</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>