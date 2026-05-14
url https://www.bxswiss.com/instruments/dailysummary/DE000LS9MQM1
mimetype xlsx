--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fe81522f3cf4209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9017407b43a04d90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R304c63d60b6d432f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49f6c98ec2a74ba9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94edfdcd608b4c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R304c63d60b6d432f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f3cff19f3e4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49f6c98ec2a74ba9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>42,066</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,903</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>42,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,545</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>