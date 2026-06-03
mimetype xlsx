--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9017407b43a04d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7f948058ac540c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49f6c98ec2a74ba9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71a273575954ad8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f3cff19f3e4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49f6c98ec2a74ba9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6246ec5fe3ac4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71a273575954ad8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>43,476</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,537</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>