--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7f948058ac540c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0607382134584778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71a273575954ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb5ba2f232d644ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6246ec5fe3ac4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71a273575954ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba6bee3aa2994013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb5ba2f232d644ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>43,268</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>42,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>42,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>42,575</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>42,339</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...289 lines deleted...]
-          <x:t>43,048</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>