--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0607382134584778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdb25520a9da4c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb5ba2f232d644ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96e4cb81cf814c7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba6bee3aa2994013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb5ba2f232d644ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dfc5985f58b408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96e4cb81cf814c7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>