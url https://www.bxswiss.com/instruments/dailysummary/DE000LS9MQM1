--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdb25520a9da4c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70659aeee38c4426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96e4cb81cf814c7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8509df672d50451d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dfc5985f58b408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96e4cb81cf814c7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5047cc15144622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8509df672d50451d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>42,146</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,485</x:t>
-[...183 lines deleted...]
-          <x:t>41,795</x:t>
+          <x:t>41,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,578</x:t>
-[...296 lines deleted...]
-          <x:t>41,397</x:t>
+          <x:t>41,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>