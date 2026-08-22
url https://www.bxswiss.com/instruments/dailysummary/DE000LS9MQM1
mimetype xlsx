--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70659aeee38c4426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867f5faa705b43c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8509df672d50451d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb7b9a3702ab4946"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5047cc15144622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8509df672d50451d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab37e864cc2402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb7b9a3702ab4946" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>41,272</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,382</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>41,537</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>