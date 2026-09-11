--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867f5faa705b43c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ef4694c7a84a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb7b9a3702ab4946"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd07a8aed820449a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab37e864cc2402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb7b9a3702ab4946" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R509854e9872f4a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd07a8aed820449a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>40,836</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...289 lines deleted...]
-          <x:t>40,596</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>