--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ef4694c7a84a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f9376f6aea41bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd07a8aed820449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c8709bf8db420e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R509854e9872f4a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd07a8aed820449a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1081f02b9cf43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c8709bf8db420e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>41,955</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,553</x:t>
-[...237 lines deleted...]
-          <x:t>41,409</x:t>
+          <x:t>41,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,482</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>41,170</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>