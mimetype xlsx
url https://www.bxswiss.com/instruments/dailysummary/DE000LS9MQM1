--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f9376f6aea41bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reecfdaab4801499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c8709bf8db420e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6473a4a70d7416c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1081f02b9cf43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c8709bf8db420e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92b87c4ce8684cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6473a4a70d7416c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>40,087</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>40,593</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>