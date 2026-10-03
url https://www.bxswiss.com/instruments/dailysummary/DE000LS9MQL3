--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4c8eb06c5f4eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R764351b652704f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra200aa4ee4e94bbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b8d62ed9398494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde502edb24bb4880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra200aa4ee4e94bbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe8b26062985438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b8d62ed9398494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy&amp;Hold US/EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>165,683</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,600</x:t>
-[...146 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>166,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,672</x:t>
-[...43 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>166,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,655</x:t>
-[...117 lines deleted...]
-          <x:t>165,794</x:t>
+          <x:t>165,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>