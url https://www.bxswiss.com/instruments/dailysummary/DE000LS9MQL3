--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R764351b652704f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9589befefbc474b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b8d62ed9398494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f7547e1db2b47fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe8b26062985438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b8d62ed9398494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174d6bb9327e4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f7547e1db2b47fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy&amp;Hold US/EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,672</x:t>
-[...43 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>166,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,655</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>165,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,053</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>