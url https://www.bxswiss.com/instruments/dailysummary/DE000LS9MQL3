--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734b3fded43d4244" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c0966715c940d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01d490fd32e14d5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0cee31f362541a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8428761bf6fb4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01d490fd32e14d5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4173e9f37f0b4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0cee31f362541a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy&amp;Hold US/EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>