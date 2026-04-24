--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c0966715c940d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c40d57d45a64a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0cee31f362541a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f042fc086c40f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4173e9f37f0b4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0cee31f362541a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb548bf00ab644494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f042fc086c40f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy&amp;Hold US/EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>