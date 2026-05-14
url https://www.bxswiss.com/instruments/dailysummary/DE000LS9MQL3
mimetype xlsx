--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c40d57d45a64a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6517f3eb851499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f042fc086c40f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41b53aa9ebe64f2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb548bf00ab644494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f042fc086c40f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db7da00519041fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41b53aa9ebe64f2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy&amp;Hold US/EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>