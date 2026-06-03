--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6517f3eb851499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R639ce6b853c14cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41b53aa9ebe64f2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb92b5e2b5d084756"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db7da00519041fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41b53aa9ebe64f2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1438f37ab81241ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb92b5e2b5d084756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy&amp;Hold US/EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>