--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R639ce6b853c14cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84528e49fbb64586" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb92b5e2b5d084756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re431dd532c074ca7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1438f37ab81241ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb92b5e2b5d084756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59662fe201ff46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re431dd532c074ca7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy&amp;Hold US/EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>158,401</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,315</x:t>
-[...247 lines deleted...]
-          <x:t>158,178</x:t>
+          <x:t>158,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>