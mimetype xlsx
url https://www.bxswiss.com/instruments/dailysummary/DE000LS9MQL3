--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84528e49fbb64586" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref7ea63429a24886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re431dd532c074ca7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca2da9f68754b19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59662fe201ff46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re431dd532c074ca7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafcaa6a55c95481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca2da9f68754b19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy&amp;Hold US/EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>159,159</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,939</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,059</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>