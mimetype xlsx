--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref7ea63429a24886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5813b065d493419d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca2da9f68754b19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10723ae783b14c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafcaa6a55c95481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca2da9f68754b19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d54873b69f40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10723ae783b14c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy&amp;Hold US/EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>