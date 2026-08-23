--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5813b065d493419d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bc51bda81cf4599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10723ae783b14c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7489734654846ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d54873b69f40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10723ae783b14c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69f73335a3a4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7489734654846ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy&amp;Hold US/EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>