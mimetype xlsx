--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bc51bda81cf4599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4c8eb06c5f4eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7489734654846ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra200aa4ee4e94bbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69f73335a3a4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7489734654846ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde502edb24bb4880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra200aa4ee4e94bbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy&amp;Hold US/EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>165,243</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,068</x:t>
-[...382 lines deleted...]
-          <x:t>164,826</x:t>
+          <x:t>165,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>