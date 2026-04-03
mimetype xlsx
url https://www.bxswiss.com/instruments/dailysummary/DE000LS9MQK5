--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1cfde9408f4dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d9407531ca41f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf688a03ee3e44d4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re726f5f85a7348ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radbd535996aa4b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf688a03ee3e44d4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d30141492b423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re726f5f85a7348ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AktivHandeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>