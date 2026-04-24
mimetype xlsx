--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d9407531ca41f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1607b611e74a49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re726f5f85a7348ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a08ef1df1e4f30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d30141492b423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re726f5f85a7348ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84318ffc459c44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a08ef1df1e4f30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AktivHandeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>