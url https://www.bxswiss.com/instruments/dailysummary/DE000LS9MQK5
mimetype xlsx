--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1607b611e74a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627c7ea1defd40a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a08ef1df1e4f30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6705643689334f47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84318ffc459c44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a08ef1df1e4f30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2479b3d67d9d490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6705643689334f47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AktivHandeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>