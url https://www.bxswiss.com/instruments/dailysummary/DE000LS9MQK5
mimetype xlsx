--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627c7ea1defd40a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92cd26c51efd4efa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6705643689334f47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5924ac8e387d432f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2479b3d67d9d490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6705643689334f47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R144b58262ccc4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5924ac8e387d432f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AktivHandeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>