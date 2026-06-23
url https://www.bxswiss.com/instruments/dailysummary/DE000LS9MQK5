--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92cd26c51efd4efa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra133983d03eb428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5924ac8e387d432f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb216f92bfaba467b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R144b58262ccc4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5924ac8e387d432f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R092ab5a8637a4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb216f92bfaba467b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AktivHandeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>178,827</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,033</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,547</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>