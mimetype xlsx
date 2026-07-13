--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra133983d03eb428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd17e65207d344102" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb216f92bfaba467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000c8938970a4d11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R092ab5a8637a4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb216f92bfaba467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75e55808312d410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000c8938970a4d11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AktivHandeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>