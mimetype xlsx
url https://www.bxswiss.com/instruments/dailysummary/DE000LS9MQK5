--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd17e65207d344102" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148825cdeb7c43c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000c8938970a4d11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98015def3f149f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75e55808312d410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000c8938970a4d11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R908614eefccc4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98015def3f149f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AktivHandeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>