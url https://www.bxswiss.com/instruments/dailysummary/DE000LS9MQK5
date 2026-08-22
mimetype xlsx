--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148825cdeb7c43c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5c2d34fa554935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98015def3f149f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af425bb12d249b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R908614eefccc4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98015def3f149f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a003537297c4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af425bb12d249b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AktivHandeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>