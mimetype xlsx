--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5c2d34fa554935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429ebbad7fea4a74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af425bb12d249b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7904cee2cf904861"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a003537297c4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af425bb12d249b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d2ef395f7d4a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7904cee2cf904861" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AktivHandeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>190,868</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,838</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>186,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>