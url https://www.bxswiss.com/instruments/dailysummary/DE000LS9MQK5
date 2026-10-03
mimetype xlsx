--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429ebbad7fea4a74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d94e3fdd034e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7904cee2cf904861"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a4776eb24f48f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d2ef395f7d4a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7904cee2cf904861" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d465ca6e284b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a4776eb24f48f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AktivHandeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>