--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d94e3fdd034e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re525b968ad0a470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a4776eb24f48f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb76f5fbcc3c4908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d465ca6e284b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a4776eb24f48f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44dff60b301f4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb76f5fbcc3c4908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AktivHandeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>