--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3924489c68fc4294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabbb49336d0f4b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f9a8e4e8b842b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fe1f2ce0fec45f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2668b11c03740c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f9a8e4e8b842b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6cd65215764d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fe1f2ce0fec45f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>