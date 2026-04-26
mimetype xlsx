--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabbb49336d0f4b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f18d8898c7f4db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fe1f2ce0fec45f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0072068bd6c4ce7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6cd65215764d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fe1f2ce0fec45f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebe08c8dc9c640a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0072068bd6c4ce7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>