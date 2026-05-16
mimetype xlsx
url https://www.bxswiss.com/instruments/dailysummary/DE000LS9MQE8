--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f18d8898c7f4db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c6cf391cb34185" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0072068bd6c4ce7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15374810dbf34b59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebe08c8dc9c640a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0072068bd6c4ce7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ffd48045e84d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15374810dbf34b59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>543,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>