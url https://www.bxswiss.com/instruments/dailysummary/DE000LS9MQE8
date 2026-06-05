--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c6cf391cb34185" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92937a01144c4dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15374810dbf34b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9b4f25e189d46e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ffd48045e84d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15374810dbf34b59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re055e22e9498447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9b4f25e189d46e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>