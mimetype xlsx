--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92937a01144c4dc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464d6143f58741dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9b4f25e189d46e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e766d27b7a40ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re055e22e9498447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9b4f25e189d46e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3d52ce15768457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e766d27b7a40ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>