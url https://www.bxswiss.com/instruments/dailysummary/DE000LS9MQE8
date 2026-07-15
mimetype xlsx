--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464d6143f58741dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c6c1be210444c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e766d27b7a40ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fde255125994613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3d52ce15768457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e766d27b7a40ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0734796f07ca4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fde255125994613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>