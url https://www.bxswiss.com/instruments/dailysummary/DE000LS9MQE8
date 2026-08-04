--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c6c1be210444c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1451810ac6f04635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fde255125994613"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e81054515dc41b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0734796f07ca4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fde255125994613" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfc9d3ff1f1d4c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e81054515dc41b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>