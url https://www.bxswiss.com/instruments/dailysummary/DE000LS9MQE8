--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1451810ac6f04635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aae8b5454d44479" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e81054515dc41b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa111378936b4e7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfc9d3ff1f1d4c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e81054515dc41b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c6eaa81a0a34d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa111378936b4e7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>