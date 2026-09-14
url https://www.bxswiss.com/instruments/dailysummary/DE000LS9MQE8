--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aae8b5454d44479" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01831fb0de4944c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa111378936b4e7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a46a479351849ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c6eaa81a0a34d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa111378936b4e7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59af1a14d8004c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a46a479351849ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>