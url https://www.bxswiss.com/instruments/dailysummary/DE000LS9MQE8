--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01831fb0de4944c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8984d2526694ab5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a46a479351849ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7271b553f86d4874"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59af1a14d8004c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a46a479351849ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R756e4363b1ef44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7271b553f86d4874" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>