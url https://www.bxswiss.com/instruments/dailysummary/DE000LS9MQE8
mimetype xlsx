--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8984d2526694ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086703d36bc94bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7271b553f86d4874"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84019703638b4ff7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R756e4363b1ef44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7271b553f86d4874" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7f645c4af164e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84019703638b4ff7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>611,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>611,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>