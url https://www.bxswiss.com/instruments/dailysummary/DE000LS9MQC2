--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e6cc1a270dd49d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c5d66abaf3d4412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ba2e038834d4ea3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c52f4bb333c4237"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24ea24aaaf764752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ba2e038834d4ea3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc707d63b89f4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c52f4bb333c4237" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin &amp; Blockchain Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,283</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>54,174</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,083</x:t>
-[...166 lines deleted...]
-          <x:t>57,867</x:t>
+          <x:t>56,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>