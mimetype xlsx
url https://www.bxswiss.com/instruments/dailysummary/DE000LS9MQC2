--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c5d66abaf3d4412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c5dbccc4c14e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c52f4bb333c4237"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d1ac4fd7c54085"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc707d63b89f4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c52f4bb333c4237" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62594e8d04b24d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d1ac4fd7c54085" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin &amp; Blockchain Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>54,174</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,083</x:t>
-[...453 lines deleted...]
-          <x:t>58,774</x:t>
+          <x:t>56,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,352</x:t>
-[...80 lines deleted...]
-          <x:t>56,161</x:t>
+          <x:t>56,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>