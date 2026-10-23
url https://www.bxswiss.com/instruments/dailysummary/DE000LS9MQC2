--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c5dbccc4c14e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e12fcd3777642de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d1ac4fd7c54085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3f1477fedef4572"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62594e8d04b24d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d1ac4fd7c54085" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9828249d8224111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3f1477fedef4572" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin &amp; Blockchain Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>55,419</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,094</x:t>
-[...301 lines deleted...]
-          <x:t>55,930</x:t>
+          <x:t>56,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>