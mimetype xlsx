--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a71a0226e264c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf844b5ecdd884e30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2209c8f1034781"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75ffb1b51ce442bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2abe2d5109a84b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2209c8f1034781" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d0ac62a4fa4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75ffb1b51ce442bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin &amp; Blockchain Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>