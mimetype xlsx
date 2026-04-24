--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf844b5ecdd884e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re95467101256472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75ffb1b51ce442bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d6385a89ac04365"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d0ac62a4fa4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75ffb1b51ce442bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7019d370cf4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d6385a89ac04365" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin &amp; Blockchain Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>49,430</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,426</x:t>
-[...247 lines deleted...]
-          <x:t>47,036</x:t>
+          <x:t>48,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>