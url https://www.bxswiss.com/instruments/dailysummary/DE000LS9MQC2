--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re95467101256472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801700a144914bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d6385a89ac04365"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc09ce5ed8d254faf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7019d370cf4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d6385a89ac04365" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25424dc809074268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc09ce5ed8d254faf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin &amp; Blockchain Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>