--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801700a144914bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd9430b195e4ccc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc09ce5ed8d254faf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1a0395cbcc470f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25424dc809074268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc09ce5ed8d254faf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R651df8a817294d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1a0395cbcc470f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin &amp; Blockchain Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>