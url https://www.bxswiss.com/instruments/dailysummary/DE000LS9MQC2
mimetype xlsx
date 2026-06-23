--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd9430b195e4ccc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fab3647fa5d41b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1a0395cbcc470f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95653c599dd34391"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R651df8a817294d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1a0395cbcc470f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52438921c4f447f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95653c599dd34391" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin &amp; Blockchain Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>52,676</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,844</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>53,368</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>