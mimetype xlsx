--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fab3647fa5d41b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b15d1b092d145be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95653c599dd34391"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2470d1332a847ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52438921c4f447f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95653c599dd34391" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0c0a6c2cc647ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2470d1332a847ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin &amp; Blockchain Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>