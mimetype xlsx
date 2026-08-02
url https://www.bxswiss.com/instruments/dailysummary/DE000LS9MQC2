--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b15d1b092d145be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcacb1acfed7840ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2470d1332a847ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaf1b393c4674290"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0c0a6c2cc647ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2470d1332a847ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4daff2fe8c2a42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaf1b393c4674290" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin &amp; Blockchain Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>