--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcacb1acfed7840ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e6cc1a270dd49d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaf1b393c4674290"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ba2e038834d4ea3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4daff2fe8c2a42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaf1b393c4674290" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24ea24aaaf764752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ba2e038834d4ea3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin &amp; Blockchain Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,372</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>57,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,281</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>