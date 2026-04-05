--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f05d984aee4afb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850bd2b560e540cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0adfa64eafef4bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8630448dd9cf4430"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6566af2b79f2438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0adfa64eafef4bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e33866f00445f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8630448dd9cf4430" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe Diem Überverkaufte Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>