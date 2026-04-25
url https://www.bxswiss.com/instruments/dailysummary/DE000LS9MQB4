--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850bd2b560e540cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bb6c9f5dc7c4837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8630448dd9cf4430"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5126ebfb8b14c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e33866f00445f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8630448dd9cf4430" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c28c485c2404964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5126ebfb8b14c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe Diem Überverkaufte Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>