--- v7 (2026-04-25)
+++ v8 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bb6c9f5dc7c4837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a7443da1274ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5126ebfb8b14c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref75068c32744dec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c28c485c2404964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5126ebfb8b14c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c30f9642f5f412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref75068c32744dec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe Diem Überverkaufte Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>79,720</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>