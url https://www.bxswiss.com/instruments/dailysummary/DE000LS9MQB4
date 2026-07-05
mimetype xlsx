--- v8 (2026-06-09)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a7443da1274ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826cf1b9727a4573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref75068c32744dec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55f8000cb3294024"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c30f9642f5f412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref75068c32744dec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e4900e94faf467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55f8000cb3294024" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe Diem Überverkaufte Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>