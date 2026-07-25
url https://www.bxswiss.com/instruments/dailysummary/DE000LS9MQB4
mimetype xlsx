--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826cf1b9727a4573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad84d4bc2144a10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55f8000cb3294024"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R395420f99d6b4131"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e4900e94faf467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55f8000cb3294024" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538eb350c74f4f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R395420f99d6b4131" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe Diem Überverkaufte Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>87,298</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,385</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>83,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,994</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>