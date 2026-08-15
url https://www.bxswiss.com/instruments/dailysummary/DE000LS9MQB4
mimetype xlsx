--- v10 (2026-07-25)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad84d4bc2144a10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6394c64b122d4b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R395420f99d6b4131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R398cb8fb63a84809"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538eb350c74f4f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R395420f99d6b4131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde276993280d4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R398cb8fb63a84809" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe Diem Überverkaufte Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,814</x:t>
-[...124 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,571</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,675</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>