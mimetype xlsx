--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6394c64b122d4b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230165b71d0c43d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R398cb8fb63a84809"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2aa2a08e3949b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde276993280d4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R398cb8fb63a84809" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec421889f9b40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2aa2a08e3949b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe Diem Überverkaufte Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>