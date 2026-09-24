--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230165b71d0c43d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e68132195ce46e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2aa2a08e3949b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd12088cc935948dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec421889f9b40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2aa2a08e3949b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67b64d0e23e646fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd12088cc935948dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe Diem Überverkaufte Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>89,870</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,562</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>90,543</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,174</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>91,029</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>