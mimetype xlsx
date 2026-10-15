--- v13 (2026-09-24)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e68132195ce46e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd58fc9033c1c4591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd12088cc935948dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R367ded5ab27a4324"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67b64d0e23e646fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd12088cc935948dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b2d1a8e1304f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R367ded5ab27a4324" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe Diem Überverkaufte Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>