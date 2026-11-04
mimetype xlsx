--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd58fc9033c1c4591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f319a43495b4eed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R367ded5ab27a4324"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95a3eea51dca4c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b2d1a8e1304f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R367ded5ab27a4324" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af1fb5bda0b4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95a3eea51dca4c2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe Diem Überverkaufte Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>