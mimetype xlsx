--- v3 (2026-03-17)
+++ v4 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb195943886f4897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f040f573d804549" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91bfe4d932f46ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d10daee70140af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b36da89e794d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91bfe4d932f46ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc230d1ae488541f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d10daee70140af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>