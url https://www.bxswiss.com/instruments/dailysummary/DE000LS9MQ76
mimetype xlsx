--- v4 (2026-04-06)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f040f573d804549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24565738f5874882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d10daee70140af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06548b5f02844d51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc230d1ae488541f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d10daee70140af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcccedab271f1477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06548b5f02844d51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>82,646</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,743</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>83,989</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>