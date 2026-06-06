--- v5 (2026-04-27)
+++ v6 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24565738f5874882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e02599218e54dc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06548b5f02844d51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1573b48082514db7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcccedab271f1477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06548b5f02844d51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3bdd984b2ca4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1573b48082514db7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>86,845</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>