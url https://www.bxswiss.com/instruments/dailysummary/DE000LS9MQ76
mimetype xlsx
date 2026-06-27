--- v6 (2026-06-06)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e02599218e54dc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re428ae5840e14046" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1573b48082514db7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79670b1ec7fc4f4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3bdd984b2ca4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1573b48082514db7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f443d8628b34a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79670b1ec7fc4f4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,846</x:t>
-[...340 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>87,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,296</x:t>
-[...198 lines deleted...]
-          <x:t>87,611</x:t>
+          <x:t>88,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>