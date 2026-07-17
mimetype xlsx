--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re428ae5840e14046" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53be8390b0d944e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79670b1ec7fc4f4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d487c3b95a94ff6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f443d8628b34a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79670b1ec7fc4f4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4728cf7fbd0d4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d487c3b95a94ff6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,296</x:t>
-[...166 lines deleted...]
-          <x:t>87,346</x:t>
+          <x:t>88,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>87,146</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,964</x:t>
-[...220 lines deleted...]
-          <x:t>87,788</x:t>
+          <x:t>87,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>