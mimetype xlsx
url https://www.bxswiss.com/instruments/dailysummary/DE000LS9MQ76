--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53be8390b0d944e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4500285b315846db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d487c3b95a94ff6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d5df8bfc18944da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4728cf7fbd0d4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d487c3b95a94ff6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0859212b66b54a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d5df8bfc18944da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,330</x:t>
-[...630 lines deleted...]
-          <x:t>88,512</x:t>
+          <x:t>88,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>