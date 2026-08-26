--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4500285b315846db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re972099a0ffc477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d5df8bfc18944da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3917352d40544521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0859212b66b54a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d5df8bfc18944da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ae766857684479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3917352d40544521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>