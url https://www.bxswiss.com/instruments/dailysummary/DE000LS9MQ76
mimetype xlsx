--- v10 (2026-08-26)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re972099a0ffc477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95dac4df72444829" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3917352d40544521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03d37698ebad4ff0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ae766857684479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3917352d40544521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddf9995d41cd414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03d37698ebad4ff0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>