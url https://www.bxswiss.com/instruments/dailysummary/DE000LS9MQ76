--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95dac4df72444829" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ed152b14d24674" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03d37698ebad4ff0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d01a88bf944b18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddf9995d41cd414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03d37698ebad4ff0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aada9ac89284cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d01a88bf944b18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>92,824</x:t>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,411</x:t>
-[...141 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>92,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,092</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>89,716</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>