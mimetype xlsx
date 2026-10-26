--- v12 (2026-10-06)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ed152b14d24674" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1075240be4c48d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d01a88bf944b18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dd5f5aa542d47db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aada9ac89284cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d01a88bf944b18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b0346afd76e400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dd5f5aa542d47db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,598</x:t>
-[...252 lines deleted...]
-          <x:t>89,092</x:t>
+          <x:t>89,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>