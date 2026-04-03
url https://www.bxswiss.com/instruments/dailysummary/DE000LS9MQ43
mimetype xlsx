--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37734f6374c5485b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fdd2d59374941cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc44d1058e84d7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98dfb791edf54fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31dcc3d336f4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc44d1058e84d7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ba16c2acb8477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98dfb791edf54fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>