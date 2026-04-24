--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fdd2d59374941cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf13afa416aa746c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98dfb791edf54fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf1862268fb043e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ba16c2acb8477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98dfb791edf54fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b025bf19b7f40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf1862268fb043e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>