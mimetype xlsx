--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf13afa416aa746c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c77ca52e3ea45fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf1862268fb043e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261ebb9b961449b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b025bf19b7f40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf1862268fb043e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466fa729500c4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261ebb9b961449b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>