--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c77ca52e3ea45fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67ca08187dd464d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261ebb9b961449b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R187ddc9c48774191"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466fa729500c4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261ebb9b961449b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389ce10ac6664c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R187ddc9c48774191" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>