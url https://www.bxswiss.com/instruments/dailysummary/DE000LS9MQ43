--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67ca08187dd464d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a3b860b2fe4d7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R187ddc9c48774191"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf002fa589d704954"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389ce10ac6664c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R187ddc9c48774191" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02e9ea99c8634e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf002fa589d704954" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>