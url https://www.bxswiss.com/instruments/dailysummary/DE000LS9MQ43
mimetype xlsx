--- v12 (2026-06-23)
+++ v13 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a3b860b2fe4d7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92d8922ace5403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf002fa589d704954"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9029d42242145e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02e9ea99c8634e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf002fa589d704954" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40119d4d5bf14a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9029d42242145e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>