--- v13 (2026-07-13)
+++ v14 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92d8922ace5403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8694a454a3df45a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9029d42242145e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7bf2ad8c851458d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40119d4d5bf14a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9029d42242145e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75bcfc3787da4bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7bf2ad8c851458d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>