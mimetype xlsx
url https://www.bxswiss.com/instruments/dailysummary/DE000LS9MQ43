--- v14 (2026-08-02)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8694a454a3df45a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad9f8943682458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7bf2ad8c851458d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b36ed7f467b44ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75bcfc3787da4bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7bf2ad8c851458d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebfadbda502740ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b36ed7f467b44ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>410,805</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>