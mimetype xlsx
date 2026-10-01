--- v15 (2026-09-11)
+++ v16 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad9f8943682458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7afd809f1444eeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b36ed7f467b44ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d6d2b75bee48e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebfadbda502740ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b36ed7f467b44ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc00b09ab0b4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d6d2b75bee48e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,617 +149,239 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>446,018</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>