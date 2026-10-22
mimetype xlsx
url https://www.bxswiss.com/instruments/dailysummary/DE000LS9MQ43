--- v16 (2026-10-01)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7afd809f1444eeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6bf6fcad56b4cca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d6d2b75bee48e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a646159f98f41e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc00b09ab0b4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d6d2b75bee48e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc162f3d877f842aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a646159f98f41e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MQ43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>