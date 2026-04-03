--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa78d2ea720743b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf952afdbcb5c4cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra18720ce6e51429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36011d6e201d443c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31594f2914214d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra18720ce6e51429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9205efcf184747b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36011d6e201d443c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sahnehäubchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>