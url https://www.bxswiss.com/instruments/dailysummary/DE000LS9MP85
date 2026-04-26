--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf952afdbcb5c4cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0373444540d34e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36011d6e201d443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd300e15a421742bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9205efcf184747b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36011d6e201d443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fae9c51a2df4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd300e15a421742bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sahnehäubchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>