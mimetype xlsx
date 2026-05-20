--- v4 (2026-04-26)
+++ v5 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0373444540d34e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4151d8407ae4229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd300e15a421742bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1384b695d0064a27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fae9c51a2df4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd300e15a421742bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c70605117bf4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1384b695d0064a27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sahnehäubchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>