--- v5 (2026-05-20)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4151d8407ae4229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e3eaf6415204ea8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1384b695d0064a27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0934571653f446df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c70605117bf4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1384b695d0064a27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ac0acb3279043d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0934571653f446df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sahnehäubchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>