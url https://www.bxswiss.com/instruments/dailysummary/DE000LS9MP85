--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e3eaf6415204ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd0b36a576143ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0934571653f446df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad1845d816c4161"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ac0acb3279043d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0934571653f446df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157c47a15e984d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad1845d816c4161" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sahnehäubchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>