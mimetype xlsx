--- v7 (2026-06-30)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd0b36a576143ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba3c541a40c4c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad1845d816c4161"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eca01e79129409e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157c47a15e984d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad1845d816c4161" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ce486040fc4b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eca01e79129409e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sahnehäubchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>