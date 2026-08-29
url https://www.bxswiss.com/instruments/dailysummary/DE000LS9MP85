--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba3c541a40c4c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d219cb3a4334b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eca01e79129409e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ecaef5105ee4ad4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ce486040fc4b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eca01e79129409e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7c817fb8acc4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ecaef5105ee4ad4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sahnehäubchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>181,794</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>