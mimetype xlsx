--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d219cb3a4334b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c41dc7e0df4fa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ecaef5105ee4ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4eaa6d15ae64fb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7c817fb8acc4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ecaef5105ee4ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8198b2dfa9c04d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4eaa6d15ae64fb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sahnehäubchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>176,878</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,879</x:t>
-[...516 lines deleted...]
-        <x:is>
           <x:t>178,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,477</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>