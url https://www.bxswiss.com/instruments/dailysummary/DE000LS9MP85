--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c41dc7e0df4fa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88172b0ca10447a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4eaa6d15ae64fb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43e419aadae84ade"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8198b2dfa9c04d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4eaa6d15ae64fb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca35a119c5504530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43e419aadae84ade" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sahnehäubchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>