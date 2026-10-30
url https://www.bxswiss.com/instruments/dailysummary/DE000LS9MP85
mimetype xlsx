--- v11 (2026-10-09)
+++ v12 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88172b0ca10447a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728810c4e32a4bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43e419aadae84ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fa50e09f9df4418"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca35a119c5504530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43e419aadae84ade" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8eb534c99d64b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fa50e09f9df4418" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sahnehäubchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>