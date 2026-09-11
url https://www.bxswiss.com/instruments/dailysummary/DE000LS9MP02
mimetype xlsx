--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94d8609e2d44019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53ee19eb2644d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e29ef63a2f04c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R407eb7acff2a4190"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da10714bc55499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e29ef63a2f04c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6510fa030d7949ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R407eb7acff2a4190" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Macroregion Alpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>