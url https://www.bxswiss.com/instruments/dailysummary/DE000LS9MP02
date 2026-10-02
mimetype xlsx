--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53ee19eb2644d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b106ea1fba4145" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R407eb7acff2a4190"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0964c7b18f8e480c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6510fa030d7949ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R407eb7acff2a4190" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0e9424153e4215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0964c7b18f8e480c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Macroregion Alpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>