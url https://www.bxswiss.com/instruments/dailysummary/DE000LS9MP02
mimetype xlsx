--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b106ea1fba4145" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8682605a1a44c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0964c7b18f8e480c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b48584f5584c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0e9424153e4215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0964c7b18f8e480c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ab5f9f8ecab4dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b48584f5584c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Macroregion Alpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>