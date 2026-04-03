--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87865d1f87a34639" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192d35c2d02e4d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37ad86933b104db0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d080c4463244454"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc9350c9349344e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37ad86933b104db0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R045601d688264860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d080c4463244454" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Macroregion Alpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>