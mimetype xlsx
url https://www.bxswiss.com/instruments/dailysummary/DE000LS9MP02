--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192d35c2d02e4d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc681e14ffbd94a9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d080c4463244454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa3418e0b834bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R045601d688264860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d080c4463244454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813a28ec0ca14a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa3418e0b834bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Macroregion Alpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>