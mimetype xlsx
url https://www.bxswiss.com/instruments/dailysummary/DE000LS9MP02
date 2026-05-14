--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc681e14ffbd94a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0ac6698f314e98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa3418e0b834bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb09c7efa47d42c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813a28ec0ca14a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa3418e0b834bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d19ee6cc90f4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb09c7efa47d42c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Macroregion Alpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>