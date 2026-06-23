--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0ac6698f314e98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0211ea727a46ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb09c7efa47d42c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref80a8492afb4c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d19ee6cc90f4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb09c7efa47d42c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34a34827f78644ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref80a8492afb4c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Macroregion Alpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>137,011</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>