--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0211ea727a46ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e92c0b06764bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref80a8492afb4c49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2569d9b1064bcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34a34827f78644ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref80a8492afb4c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6add4e133b4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2569d9b1064bcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Macroregion Alpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>