--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e92c0b06764bbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recce8e5266ac4ad5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2569d9b1064bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627f6e9c0063415a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6add4e133b4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2569d9b1064bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba5de8da45894c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627f6e9c0063415a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Macroregion Alpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>