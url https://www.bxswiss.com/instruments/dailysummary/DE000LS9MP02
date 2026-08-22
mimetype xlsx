--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recce8e5266ac4ad5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94d8609e2d44019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627f6e9c0063415a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e29ef63a2f04c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba5de8da45894c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627f6e9c0063415a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da10714bc55499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e29ef63a2f04c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Macroregion Alpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,774</x:t>
@@ -764,31 +366,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>