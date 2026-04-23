--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbd006d90494107" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86413dbd847c472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R510369e1eb5b4cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd947527ed7b74a4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43d30150e0ca4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R510369e1eb5b4cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9d57837f5c448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd947527ed7b74a4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth &amp; Profit Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>186,859</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>