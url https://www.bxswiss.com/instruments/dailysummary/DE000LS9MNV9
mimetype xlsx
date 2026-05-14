--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86413dbd847c472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697a0e9deea641b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd947527ed7b74a4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae507b985ae4966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9d57837f5c448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd947527ed7b74a4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red40b61704f64724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae507b985ae4966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth &amp; Profit Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>