--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697a0e9deea641b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a85f38b4fd4b9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae507b985ae4966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fe4cd71569e454c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red40b61704f64724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae507b985ae4966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83fb1da784f4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fe4cd71569e454c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth &amp; Profit Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>211,956</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>