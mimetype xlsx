--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a85f38b4fd4b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d3ca70d68824d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fe4cd71569e454c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra115a0d52f9c4fd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83fb1da784f4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fe4cd71569e454c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f395f2cd48f4167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra115a0d52f9c4fd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth &amp; Profit Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>