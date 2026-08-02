--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d3ca70d68824d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b870464eac64341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra115a0d52f9c4fd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae17f834cd594595"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f395f2cd48f4167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra115a0d52f9c4fd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfafe7eaeeb247ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae17f834cd594595" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth &amp; Profit Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>