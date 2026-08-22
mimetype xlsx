--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b870464eac64341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c6006547f547b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae17f834cd594595"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ffae700716402c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfafe7eaeeb247ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae17f834cd594595" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3200b526e53f4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ffae700716402c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth &amp; Profit Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>213,253</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>211,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,962</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>