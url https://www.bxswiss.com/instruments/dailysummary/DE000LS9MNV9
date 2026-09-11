--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c6006547f547b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30fcd9bb230d4df6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ffae700716402c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e0d0be083bf4c30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3200b526e53f4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ffae700716402c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d95895649c4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e0d0be083bf4c30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth &amp; Profit Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>