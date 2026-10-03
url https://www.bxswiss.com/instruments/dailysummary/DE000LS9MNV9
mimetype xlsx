--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30fcd9bb230d4df6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca82b6f40724414" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e0d0be083bf4c30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd77784cfce974db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d95895649c4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e0d0be083bf4c30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134ad79d47a34f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd77784cfce974db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth &amp; Profit Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>