--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca82b6f40724414" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362d2e1f4d9c4358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd77784cfce974db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R332a93be83f94ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134ad79d47a34f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd77784cfce974db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcec1b0ebf0ef41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R332a93be83f94ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth &amp; Profit Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>