--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b1e93eae03499d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5720e53f1e4f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d786226fe7d4d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf324e3da85074909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f372e135efd4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d786226fe7d4d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8190b3fc94dc4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf324e3da85074909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-BF-Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>170,131</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,365</x:t>
-[...436 lines deleted...]
-          <x:t>174,174</x:t>
+          <x:t>174,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>