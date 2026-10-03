--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5720e53f1e4f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760c4f0893bd42e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf324e3da85074909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c602a98d434026"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8190b3fc94dc4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf324e3da85074909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dfdd4352ac447f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c602a98d434026" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-BF-Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>