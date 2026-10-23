--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760c4f0893bd42e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1080ef779d314038" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c602a98d434026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20f4e95c8b3440c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dfdd4352ac447f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c602a98d434026" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50d7e9fbb5c84c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20f4e95c8b3440c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-BF-Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>