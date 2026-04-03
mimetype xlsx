--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffcf74612e4947e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92fd1a1f7b7447f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fde5a03a00c46aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2e24aec46d4256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c403e94737548f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fde5a03a00c46aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca96fd8db9354699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2e24aec46d4256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-BF-Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>159,131</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,658</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>157,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,305</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>