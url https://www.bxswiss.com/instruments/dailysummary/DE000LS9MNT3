--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92fd1a1f7b7447f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e3c8da6125546b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2e24aec46d4256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8adcc22c70d14b9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca96fd8db9354699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2e24aec46d4256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2cefef1f9b44036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8adcc22c70d14b9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-BF-Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>