--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e3c8da6125546b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b4dab042e54377" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8adcc22c70d14b9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04cf36e20ba34c77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2cefef1f9b44036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8adcc22c70d14b9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c553d20c1041ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04cf36e20ba34c77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-BF-Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>