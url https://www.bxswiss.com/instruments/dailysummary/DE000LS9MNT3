--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b4dab042e54377" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a3c8e732244639" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04cf36e20ba34c77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01224257b6df4b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c553d20c1041ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04cf36e20ba34c77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6f05da27b9047e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01224257b6df4b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-BF-Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>170,430</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,214</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>