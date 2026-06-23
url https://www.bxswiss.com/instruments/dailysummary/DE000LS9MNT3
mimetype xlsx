--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a3c8e732244639" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c570c87fe1c4018" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01224257b6df4b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a14bea3c14249e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6f05da27b9047e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01224257b6df4b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2fda8986be5403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a14bea3c14249e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-BF-Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>