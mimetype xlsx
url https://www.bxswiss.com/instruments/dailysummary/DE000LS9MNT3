--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c570c87fe1c4018" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b39df1c3ea415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a14bea3c14249e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d6328f6b0b4cbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2fda8986be5403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a14bea3c14249e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd3283ff7334015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d6328f6b0b4cbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-BF-Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>181,935</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,969</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>184,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,911</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>