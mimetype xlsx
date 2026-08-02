--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b39df1c3ea415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31905fb0c6884332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d6328f6b0b4cbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72169ef0ae04cee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd3283ff7334015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d6328f6b0b4cbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cee274a76dd46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72169ef0ae04cee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-BF-Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>181,714</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,620</x:t>
-[...328 lines deleted...]
-          <x:t>184,112</x:t>
+          <x:t>183,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>