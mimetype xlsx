--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31905fb0c6884332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b1e93eae03499d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72169ef0ae04cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d786226fe7d4d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cee274a76dd46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72169ef0ae04cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f372e135efd4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d786226fe7d4d49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-BF-Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>