--- v11 (2026-09-13)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974ef8ecccb84be0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943a26a321244629" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ac6ce5a6910469a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d51873c8924a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R289f7f430f864eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ac6ce5a6910469a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ea1af4575a0438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d51873c8924a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertegemeinschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>