--- v12 (2026-10-05)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943a26a321244629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd928cc935a944dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d51873c8924a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96da9aad9e894e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ea1af4575a0438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d51873c8924a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8324726210a047db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96da9aad9e894e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertegemeinschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>