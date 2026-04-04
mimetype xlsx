--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a00021637474354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2640137260c4fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b92ccef34f54957"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e3df8f8b7b0428b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab70159217a4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b92ccef34f54957" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43a2c74a13348a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e3df8f8b7b0428b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertegemeinschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>344,606</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,921</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...364 lines deleted...]
-          <x:t>350,561</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>348,604</x:t>
-[...188 lines deleted...]
-          <x:t>347,637</x:t>
+          <x:t>337,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>