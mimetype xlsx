--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2640137260c4fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5868553d6d14fab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e3df8f8b7b0428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f9b2e7ced54378"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43a2c74a13348a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e3df8f8b7b0428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a58a31c082b4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f9b2e7ced54378" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertegemeinschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>350,561</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>348,604</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>337,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,936</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>