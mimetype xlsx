--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5868553d6d14fab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93bd0dc84cd0489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f9b2e7ced54378"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R179234edf0c046ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a58a31c082b4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f9b2e7ced54378" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c424ca17c3147a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R179234edf0c046ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertegemeinschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>