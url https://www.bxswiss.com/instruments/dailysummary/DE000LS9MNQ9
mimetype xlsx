--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93bd0dc84cd0489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5965a8e88dc4dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R179234edf0c046ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d751d620053490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c424ca17c3147a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R179234edf0c046ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c8a00de49b4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d751d620053490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertegemeinschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>