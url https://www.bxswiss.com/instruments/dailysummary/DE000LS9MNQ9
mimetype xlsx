--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5965a8e88dc4dfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca23464254f14de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d751d620053490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2bccd125a9440ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c8a00de49b4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d751d620053490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dfb31ec0cf54fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2bccd125a9440ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertegemeinschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>363,329</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>362,719</x:t>
-[...463 lines deleted...]
-          <x:t>357,771</x:t>
+          <x:t>372,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>