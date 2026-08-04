--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca23464254f14de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d2a3e28c92a4019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2bccd125a9440ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c397a9847f4d20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dfb31ec0cf54fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2bccd125a9440ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21bd7cb83e044864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c397a9847f4d20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertegemeinschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>