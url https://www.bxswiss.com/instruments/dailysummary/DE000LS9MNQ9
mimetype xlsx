--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d2a3e28c92a4019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd44e558d1d634abf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c397a9847f4d20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R222fcb09677941a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21bd7cb83e044864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c397a9847f4d20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16a426c7613c4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R222fcb09677941a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertegemeinschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>