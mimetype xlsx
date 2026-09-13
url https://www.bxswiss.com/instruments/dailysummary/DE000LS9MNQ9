--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd44e558d1d634abf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974ef8ecccb84be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R222fcb09677941a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ac6ce5a6910469a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16a426c7613c4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R222fcb09677941a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R289f7f430f864eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ac6ce5a6910469a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertegemeinschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>