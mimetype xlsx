--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e27717a93d14ef4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1831d67ac8014bbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e38409b50424a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb28fc724866946b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf18bdb4555c4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e38409b50424a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1dcfda650140de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb28fc724866946b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>