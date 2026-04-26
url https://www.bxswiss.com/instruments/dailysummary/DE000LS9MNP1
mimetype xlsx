--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1831d67ac8014bbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c8f407e1a044ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb28fc724866946b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R822d943bbecc4600"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1dcfda650140de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb28fc724866946b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3536a34b86744ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R822d943bbecc4600" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>