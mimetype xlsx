--- v7 (2026-04-26)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c8f407e1a044ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26c864967419444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R822d943bbecc4600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8f95c279a94b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3536a34b86744ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R822d943bbecc4600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f628faf7b6642d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8f95c279a94b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>