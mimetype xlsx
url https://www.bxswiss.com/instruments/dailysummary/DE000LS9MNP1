--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26c864967419444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f234e0705254fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8f95c279a94b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red9fa720fee34c08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f628faf7b6642d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8f95c279a94b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b07bf36667043eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red9fa720fee34c08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>