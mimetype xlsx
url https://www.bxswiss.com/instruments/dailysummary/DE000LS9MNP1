--- v9 (2026-06-10)
+++ v10 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f234e0705254fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe5dcf711ce49fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red9fa720fee34c08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3123ab0a1a14e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b07bf36667043eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red9fa720fee34c08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4cb268832f433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3123ab0a1a14e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>