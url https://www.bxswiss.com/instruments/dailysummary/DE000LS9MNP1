--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe5dcf711ce49fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc365218979c945e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3123ab0a1a14e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c0d803e55d4179"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4cb268832f433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3123ab0a1a14e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac780e73d8aa41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c0d803e55d4179" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>