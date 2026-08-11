--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc365218979c945e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7635cab97aec44cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c0d803e55d4179"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc62c832413d8442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac780e73d8aa41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c0d803e55d4179" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab3afe7542d4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc62c832413d8442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>