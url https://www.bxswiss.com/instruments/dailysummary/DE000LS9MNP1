--- v12 (2026-08-11)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7635cab97aec44cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R272336505bff4ad1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc62c832413d8442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c8d45814ab146c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab3afe7542d4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc62c832413d8442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d381bff8f644160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c8d45814ab146c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>494,684</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>