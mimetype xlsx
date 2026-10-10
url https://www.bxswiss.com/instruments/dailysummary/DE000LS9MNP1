--- v13 (2026-09-20)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R272336505bff4ad1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6d1fc402b5b4656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c8d45814ab146c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R002a050907ce4e6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d381bff8f644160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c8d45814ab146c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc937582b923b4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R002a050907ce4e6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>