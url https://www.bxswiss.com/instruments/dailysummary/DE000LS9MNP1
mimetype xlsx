--- v14 (2026-10-10)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6d1fc402b5b4656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc2f3502d4f04325" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R002a050907ce4e6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f8ee0658e84b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc937582b923b4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R002a050907ce4e6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e952710c1fe4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f8ee0658e84b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>