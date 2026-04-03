--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e5acdcf811a4dc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94cc64f1319d4476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9218c2519f284f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8129de217364c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d36dbbd4fb84656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9218c2519f284f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3950e19579fc4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8129de217364c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Web 2.0 Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>147,220</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,929</x:t>
-[...404 lines deleted...]
-          <x:t>147,469</x:t>
+          <x:t>144,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>