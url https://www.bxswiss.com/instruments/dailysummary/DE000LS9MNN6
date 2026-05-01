--- v5 (2026-04-03)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94cc64f1319d4476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e27a42bd85458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8129de217364c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ef1e9948bd94cb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3950e19579fc4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8129de217364c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc272b7ed6f264472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ef1e9948bd94cb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Web 2.0 Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,617 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>