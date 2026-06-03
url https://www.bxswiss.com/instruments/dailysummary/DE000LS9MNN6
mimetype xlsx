--- v6 (2026-05-01)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e27a42bd85458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a04f3d0f8e44805" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ef1e9948bd94cb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58456e04f9a245c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc272b7ed6f264472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ef1e9948bd94cb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bc96d536cc6462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58456e04f9a245c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Web 2.0 Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>160,172</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>