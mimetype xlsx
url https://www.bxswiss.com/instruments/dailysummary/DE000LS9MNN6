--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a04f3d0f8e44805" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f51656f08a4eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58456e04f9a245c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f23558116ec4fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bc96d536cc6462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58456e04f9a245c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R312cfaf3463b4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f23558116ec4fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Web 2.0 Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>165,195</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,671</x:t>
-[...517 lines deleted...]
-          <x:t>173,353</x:t>
+          <x:t>164,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>