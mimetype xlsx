--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f51656f08a4eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348ba44baf7d47ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f23558116ec4fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree17fcd4915e4b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R312cfaf3463b4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f23558116ec4fa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24744f204c174704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree17fcd4915e4b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Web 2.0 Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>