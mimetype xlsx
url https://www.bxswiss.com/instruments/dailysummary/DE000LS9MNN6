--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348ba44baf7d47ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf0d384456a34c36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree17fcd4915e4b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0196f87195c94cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24744f204c174704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree17fcd4915e4b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98c30153f7df470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0196f87195c94cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Web 2.0 Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>