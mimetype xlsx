--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf0d384456a34c36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4368f12243164b0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0196f87195c94cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59d628610c714be3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98c30153f7df470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0196f87195c94cd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b3819dbe39648db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59d628610c714be3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Web 2.0 Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,961</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>174,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,672</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>