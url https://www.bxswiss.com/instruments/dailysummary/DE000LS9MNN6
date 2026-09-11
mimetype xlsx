--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4368f12243164b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde59841ac22047a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59d628610c714be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f75dd2d32e844cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b3819dbe39648db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59d628610c714be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7acd32a6e981421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f75dd2d32e844cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Web 2.0 Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,501</x:t>
@@ -791,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>