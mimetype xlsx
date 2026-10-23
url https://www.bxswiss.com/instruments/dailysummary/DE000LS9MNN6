--- v12 (2026-09-11)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde59841ac22047a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a66f4957924c8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f75dd2d32e844cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1115ef84ad2f4e2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7acd32a6e981421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f75dd2d32e844cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7070fa8a2c824f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1115ef84ad2f4e2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Web 2.0 Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...620 lines deleted...]
-          <x:t>180,174</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>