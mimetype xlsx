--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe0aeeb4902446d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4a7f3ce0d064b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02337f5f83f94c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd1706b5242f42eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca74744f9fc4b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02337f5f83f94c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd01203be5e034bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd1706b5242f42eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>