--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4a7f3ce0d064b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70964be0af73454c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd1706b5242f42eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3baef6ed3326445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd01203be5e034bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd1706b5242f42eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784140ad17d84fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3baef6ed3326445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>