--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70964be0af73454c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c528b997234a9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3baef6ed3326445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R110d445c64234a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784140ad17d84fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3baef6ed3326445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f03e73adf5f4ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R110d445c64234a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>