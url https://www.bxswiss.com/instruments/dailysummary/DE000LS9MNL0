--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c528b997234a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra002033aca044cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R110d445c64234a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R496272826a404377"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f03e73adf5f4ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R110d445c64234a82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c811af2d81b4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R496272826a404377" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>