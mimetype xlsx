--- v8 (2026-06-03)
+++ v9 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra002033aca044cd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338dcbef2791482d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R496272826a404377"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R570aefdecc4a4dde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c811af2d81b4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R496272826a404377" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a503b4a9db142c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R570aefdecc4a4dde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>463,525</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>459,440</x:t>
-[...485 lines deleted...]
-          <x:t>494,260</x:t>
+          <x:t>457,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>