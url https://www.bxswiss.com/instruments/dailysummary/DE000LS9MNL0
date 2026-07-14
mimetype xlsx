--- v9 (2026-06-24)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338dcbef2791482d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R034ccbd14eda4186" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R570aefdecc4a4dde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8caa12ffe88b4e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a503b4a9db142c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R570aefdecc4a4dde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cdcccdc7927462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8caa12ffe88b4e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>