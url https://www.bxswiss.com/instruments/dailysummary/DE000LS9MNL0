--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R034ccbd14eda4186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b01fb38754c4e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8caa12ffe88b4e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f3a8d8c3cf45f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cdcccdc7927462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8caa12ffe88b4e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054f34be70d94c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f3a8d8c3cf45f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>