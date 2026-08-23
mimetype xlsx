--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b01fb38754c4e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7063e63867ba4485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f3a8d8c3cf45f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f9299d070ae4d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054f34be70d94c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f3a8d8c3cf45f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb5877ac4cc4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f9299d070ae4d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>