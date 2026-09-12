--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7063e63867ba4485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3713d481b59244c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f9299d070ae4d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1031ce63fc364688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb5877ac4cc4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f9299d070ae4d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51f67b2d8a549f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1031ce63fc364688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>445,062</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,461</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>13.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>448,091</x:t>
-[...171 lines deleted...]
-          <x:t>444,532</x:t>
+          <x:t>447,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>