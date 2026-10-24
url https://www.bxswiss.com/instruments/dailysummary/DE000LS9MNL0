--- v13 (2026-09-12)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3713d481b59244c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb702c69b22d441ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1031ce63fc364688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf77adab5396e43d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51f67b2d8a549f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1031ce63fc364688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R509120c21fe34542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf77adab5396e43d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>437,171</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>